--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -48,260 +48,260 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>LO</t>
   </si>
   <si>
     <t>Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2025/854/lei_muniicipal_no_748-2025_ppa_2026_-_2029.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2025/854/lei_muniicipal_no_748-2025_ppa_2026_-_2029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE TALISMÃ  PARA O QUADRIÊNIO 2025/2029</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2024/814/lei_ordinaria_municipal_no_712-2024-compactado.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2024/814/lei_ordinaria_municipal_no_712-2024-compactado.pdf</t>
   </si>
   <si>
     <t>Alteração e correção parcial de ações previstas inicialmente “PPA 2022-2025”, Lei Municipal n° 650/2021, de 07 de outubro de 2.021, que Dispõe sobre Plano Plurianual para elaboração e execução da lei orçamentária para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2023/785/lei_municipal_691-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2023/785/lei_municipal_691-2023.pdf</t>
   </si>
   <si>
     <t>Alteração e correção parcial de ações previstas inicialmente “PPA 2022-2025”, Lei Municipal n° 650/2021, de 07 de Outubro de 2.021, que Dispõe sobre Plano Plurianual para elaboração e execução da lei orçamentária para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2022/748/lei_municipal_no_667-2022.pdf_2.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2022/748/lei_municipal_no_667-2022.pdf_2.pdf</t>
   </si>
   <si>
     <t>Alteração e correção parcial de ações previstas inicialmente “PPA 2022-2025”, Lei Municipal n° 650/2021, de 07 de Outubro de 2.021, que Dispõe sobre Plano Plurianual para elaboração e execução da lei orçamentária para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2021/727/lei_municipal_n_650-2021_-ppa_2022-2025_compressed_1.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2021/727/lei_municipal_n_650-2021_-ppa_2022-2025_compressed_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PLANO PLURIANUAL DO MUNICÍPIO DE TALISMÃ, ESTADO DO TOCANTINS, PARA O QUADRIÊNIO 2022/2025.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2020/706/lei_municipal_no_633-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2020/706/lei_municipal_no_633-2020.pdf</t>
   </si>
   <si>
     <t>Alteração e correção parcial de ações previstas inicialmente “PPA 2018-2021”, Lei Municipal n° 597/2017, de 07 de Setembro de 2.017, que Dispõe sobre Plano Plurianual para elaboração e execução da lei orçamentária para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2019/685/lei_municipal_n_624_-2019_1.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2019/685/lei_municipal_n_624_-2019_1.pdf</t>
   </si>
   <si>
     <t>Alteração e correção parcial de açÕes previstas_x000D_
 inicialmente "PPA 2018-2021", Lei Municipal n° 597/2017,_x000D_
 de 07 de Setembro de 2.017, que Dispõe sobre Plano_x000D_
 Plurianual para elaboração e execução da lei_x000D_
 orçamentária para o exercício de 2020 e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2017/634/634_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2017/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE TALISMÃ, ESTADO DO TOCANTINS, PARA O QUADRIÊNIO 2018-2021&amp;#8221;.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2014/510/510_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2014/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ADEQUAÇÃO DO PPA - PLANO PLURIANUAL DO MUNICÍPIO DE TALISMÃ, ESTADO DO TOCANTINS, PARA O QUADRIÊNIO 2014/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2013/496/496_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2013/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE TALISMÃ, ESTADO DO TOCANTINS, PARA O QUADRIÊNIO 2014 A 2017.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2009/104/104_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2009/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE TALISMÃ &amp;#8211; TO, PARA O PERÍODO DE 2010 A 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2005/479/479_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2005/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2006 A 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2001/249/249_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2001/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO PLURIANUAL DE INVESTIMENTOS PARA O QUADRIÊNIO 2002/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/1997/401/401_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/1997/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL PARA O TRIÊNIO 1998, 1999 E 2000 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/1997/376/376_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/1997/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL PARA O TRIÊNIO 1997, 1998 E 1999 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -608,67 +608,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2025/854/lei_muniicipal_no_748-2025_ppa_2026_-_2029.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2024/814/lei_ordinaria_municipal_no_712-2024-compactado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2023/785/lei_municipal_691-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2022/748/lei_municipal_no_667-2022.pdf_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2021/727/lei_municipal_n_650-2021_-ppa_2022-2025_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2020/706/lei_municipal_no_633-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2019/685/lei_municipal_n_624_-2019_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2017/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2014/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2013/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2009/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2005/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2001/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/1997/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/1997/376/376_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2025/854/lei_muniicipal_no_748-2025_ppa_2026_-_2029.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2024/814/lei_ordinaria_municipal_no_712-2024-compactado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2023/785/lei_municipal_691-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2022/748/lei_municipal_no_667-2022.pdf_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2021/727/lei_municipal_n_650-2021_-ppa_2022-2025_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2020/706/lei_municipal_no_633-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/normajuridica/2019/685/lei_municipal_n_624_-2019_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2017/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2014/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2013/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2009/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2005/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/2001/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/1997/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/normajuridica/1997/376/376_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="121.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="120.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="238.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>