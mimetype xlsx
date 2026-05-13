--- v1 (2026-03-21)
+++ v2 (2026-05-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="112">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -72,123 +72,282 @@
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nara da Saúde</t>
   </si>
   <si>
     <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/624/indicacao_nn_01-2026.pdf</t>
   </si>
   <si>
     <t>INDICA INTERCESSÃO DO CHEFE DO PODER EXECUTIVO MUNICIPAL PERANTE O GOVERNO DO ESTADO, PARA RETORNO DE PRÉDIO QUE ESPECIFICA AO DOMÍNIO DO MUNICÍPIO, PARA DESTINAÇÃO AO FUNCIONAMENTO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/625/indicacao_nn_02-2026.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE FACHADAS DE IDENTIFICAÇÃO EM UNIDADES ESCOLARES DO MUNICÍPIO DE TALISMÃ -TO., QUE ESPECIFICA</t>
   </si>
   <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/634/indicacao_n_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PLAYGROUNDS NAS PRAÇAS PÚBLICAS DA CIDADE DE TALISMÃ – TO.</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/642/indicacao_no_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA REFORMA GERAL DE QUADRA DE ESPORTE QUE ESPECIFICA</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>PCESA</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Educação, Saúde e A. Social</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/636/parecer_no_01-2026_da_comissao_de_educacao_saude_e_assistencia_.pdf</t>
+  </si>
+  <si>
+    <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI ORDINÁRIA Nº 03/2026, DE AUTORIA DO PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/641/parecer_no_02-2026_da_comissao_de_educacao_saude_e_assistencia_.pdf</t>
+  </si>
+  <si>
+    <t>TRATA SOBRE A ANÁLISE DO PROJETO DE LEI Nº 06/2026, DE AUTORIA DO PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>PCLJ</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legisl., Just. e Red. Final</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/637/parecer_de_no_01_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Trata sobre análise do projeto de Resolução nº 05/2025 de autoria do Poder Legislativo</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/638/parecer_no_02-2026_da_comissao_legislacao_justica_e_redacao_fin.pdf</t>
+  </si>
+  <si>
+    <t>TRATA SOBRE A ANA´LISE DO PROJETO DE LEI ORDINÁRIA  Nº 02/2026 DE AUTORIA DO PODER EXECUTIVO,</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/639/parecer_no_03-2026_da_comissao_legislacao_justica_e_redacao_fin.pdf</t>
+  </si>
+  <si>
+    <t>TRATA SOBRE A NÁLISE FO PTOJETO DE LEI Nº 04/20226 DE AUTORIA DO PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>PCOSP</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Obras e Serviços Públicos</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/635/parecer_no_01-2026_da_comissao_de_obras_e_servicos_publicos.pdf</t>
+  </si>
+  <si>
+    <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI COMPLEMENTAR Nº 01/2025, DE AUTORIA DO PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/640/parecer_no_02-2026_da_comissao_de_obras_e_servicos_publicos.pdf</t>
+  </si>
+  <si>
+    <t>TRATA SOBRE A ANÁLISE DO PROJETO DE LEI Nº 07/2026 DE AUTORIA DO PODER EXECUTIVO</t>
+  </si>
+  <si>
     <t>617</t>
   </si>
   <si>
-    <t>PLO-E</t>
-[...2 lines deleted...]
-    <t>Projeto de Lei Ordinária - Executivo</t>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Flávio Moura de França</t>
   </si>
   <si>
     <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/617/projeto_de_lei_ordinaria_no_01-2026_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão anual salarial dos servidores públicos municipais e servidores de provimento comissionado de Talismã e ocupante de cargos eletivos, e dá outras providências, de autoria do Poder Executivo;</t>
   </si>
   <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/628/projeto_de_lei_ordinaria_no_02_-2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE PROMOÇÃO DA IGUALDADE RACIAL DO MUNICÍPÍO DE TALISMÃ – TO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/629/03_projeto_lei_2026_sem_anexos_pccr_dos_profissionais_do_magisterio_-_piso_2026_atualizacao1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração na Lei Municipal nº 697/2023 “Plano de Cargos, Carreira e Remuneração dos Profissionais do Magistério Público” do Município de Talismã na atualização do Piso Salarial 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/630/projeto_de_lei_numero_04-2025.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER, MEDIANTE CONTRATO DE COMODATO, BEM MÓVEL DE PROPRIEDADE DO MUNICÍPIO DE TALISMÃ/TO À ASSOCIAÇÃO SOCIAL ESPORTIVA FORTES E AGRICULTURA FAMILIAR DO ESTADO DO TOCANTINS – ASEFAFTO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/631/projeto_de_lei_numero_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>SISPÕE SOBRE VALORES DE DIARIAS PARA O PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/632/projeto_de_lei_numero_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE ALFABETIZAÇÃO DE TALISMÃ NO ÂMBITO DA REDE MUNICIPAL DE ENSINO DE TALISMÃ - TO , COM FOCO NA GARANTIA DA ALFABETIZAÇÃO NA IDADE CERTA</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/633/projeto_de_lei_no_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O DOMINIO DE LARGURA DE FAIXA DAS ESTRADAS VICINAIS NÃO PAVIMENTADAS NO ÂMBITO DO MUNICÍPIO DE TALISMÃ E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>618</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Marquim da Vila</t>
   </si>
   <si>
     <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/618/projeto_de_resolucao_no_01-2026_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos subsídios dos vereadores e dos servidores públicos do Poder Legislativo da Câmara Municipal de Talismã – TO, e dá outras providências, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/620/projeto_de_resolucao_no_02-2026_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>“ESTIPULA NOVOS VALORES DE DIÁRIAS AO PRESIDENTE DA CÂMARA MUNICIPAL, DEMAIS VEREADORES, SERVIDORES EM GERAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/621/projeto_de_resolucao_no_03-2026_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 3º DA RESOLUÇÃO Nº 02/2025, DE 24 DE OUTUBRO DE 2025, QUE ALTERA A REDAÇÃO DO CAPUT DO ART. 196, ACRESCENTA O § 3º AO MESMO ARTIGO, INCLUI O ART. 198-A E CRIA A SESSÃO I NO TÍTULO VI, CAPÍTULO III, DA RESOLUÇÃO Nº 004/2006 – REGIMENTO INTERNO, PARA FINS DE IMPLANTAÇÃO DO SISTEMA DE VOTAÇÃO ELETRÔNICA NA CÂMARA MUNICIPAL DE TALISMÃ -TO.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/622/projeto_de_resolucao_no_04-2026_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA ALÍNEA “E”, INCISO V, DO ART. 47 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE TALISMÃ.</t>
   </si>
   <si>
     <t>623</t>
-  </si>
-[...1 lines deleted...]
-    <t>5</t>
   </si>
   <si>
     <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/623/projeto_de_resolucao_no_05-2026_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA A CONCESSÃO DE TÍTULO DE CIDADÃO HONORÁRIO E CIDADÃO BENEMÉRITO A SEREM CONCEDIDOS PELO PODER LEGISLATIVO, CONFORME O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE TALISMÃ-TO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/619/requerimento_no_01-2026_-cmt.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE URGÊNCIA SIMPLES E DISPENSA DE PARECERES PARA PROPOSIÇÕES QUE ESPECÍFICA</t>
   </si>
   <si>
     <t>626</t>
   </si>
@@ -534,68 +693,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/624/indicacao_nn_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/625/indicacao_nn_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/617/projeto_de_lei_ordinaria_no_01-2026_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/618/projeto_de_resolucao_no_01-2026_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/620/projeto_de_resolucao_no_02-2026_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/621/projeto_de_resolucao_no_03-2026_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/622/projeto_de_resolucao_no_04-2026_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/623/projeto_de_resolucao_no_05-2026_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/619/requerimento_no_01-2026_-cmt.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/626/requerimento_02-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/627/requerimento_03-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/624/indicacao_nn_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/625/indicacao_nn_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/634/indicacao_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/642/indicacao_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/636/parecer_no_01-2026_da_comissao_de_educacao_saude_e_assistencia_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/641/parecer_no_02-2026_da_comissao_de_educacao_saude_e_assistencia_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/637/parecer_de_no_01_-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/638/parecer_no_02-2026_da_comissao_legislacao_justica_e_redacao_fin.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/639/parecer_no_03-2026_da_comissao_legislacao_justica_e_redacao_fin.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/635/parecer_no_01-2026_da_comissao_de_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/640/parecer_no_02-2026_da_comissao_de_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/617/projeto_de_lei_ordinaria_no_01-2026_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/628/projeto_de_lei_ordinaria_no_02_-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/629/03_projeto_lei_2026_sem_anexos_pccr_dos_profissionais_do_magisterio_-_piso_2026_atualizacao1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/630/projeto_de_lei_numero_04-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/631/projeto_de_lei_numero_05-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/632/projeto_de_lei_numero_06-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/633/projeto_de_lei_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/618/projeto_de_resolucao_no_01-2026_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/620/projeto_de_resolucao_no_02-2026_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/621/projeto_de_resolucao_no_03-2026_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/622/projeto_de_resolucao_no_04-2026_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/623/projeto_de_resolucao_no_05-2026_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/619/requerimento_no_01-2026_-cmt.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/626/requerimento_02-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2026/627/requerimento_03-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -638,280 +797,640 @@
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...5 lines deleted...]
-      <c r="D5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" t="s">
         <v>32</v>
-      </c>
-[...16 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...16 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...19 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>48</v>
       </c>
       <c r="E11" t="s">
         <v>49</v>
       </c>
-      <c r="F11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>49</v>
       </c>
-      <c r="F12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" t="s">
+        <v>56</v>
+      </c>
+      <c r="E13" t="s">
         <v>57</v>
       </c>
-      <c r="H12" t="s">
+      <c r="F13" t="s">
         <v>58</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
+        <v>56</v>
+      </c>
+      <c r="E14" t="s">
+        <v>57</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" t="s">
+        <v>57</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H16" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" t="s">
+        <v>57</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H17" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" t="s">
+        <v>57</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H18" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" t="s">
+        <v>57</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H19" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20" t="s">
+        <v>84</v>
+      </c>
+      <c r="F20" t="s">
+        <v>85</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H20" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" t="s">
+        <v>83</v>
+      </c>
+      <c r="E21" t="s">
+        <v>84</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H21" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" t="s">
+        <v>83</v>
+      </c>
+      <c r="E22" t="s">
+        <v>84</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H22" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" t="s">
+        <v>83</v>
+      </c>
+      <c r="E23" t="s">
+        <v>84</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H23" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>71</v>
+      </c>
+      <c r="D24" t="s">
+        <v>83</v>
+      </c>
+      <c r="E24" t="s">
+        <v>84</v>
+      </c>
+      <c r="F24" t="s">
+        <v>85</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H24" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>101</v>
+      </c>
+      <c r="E25" t="s">
+        <v>102</v>
+      </c>
+      <c r="F25" t="s">
+        <v>85</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H25" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" t="s">
+        <v>101</v>
+      </c>
+      <c r="E26" t="s">
+        <v>102</v>
+      </c>
+      <c r="F26" t="s">
+        <v>106</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H26" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" t="s">
+        <v>101</v>
+      </c>
+      <c r="E27" t="s">
+        <v>102</v>
+      </c>
+      <c r="F27" t="s">
+        <v>85</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H27" t="s">
+        <v>111</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>