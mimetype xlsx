--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -51,1335 +51,1335 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/501/indicacao_01-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/501/indicacao_01-2025.pdf</t>
   </si>
   <si>
     <t>INDICA CONTRUÇÃO DE GUARITAS NOS PORTÔES DE ENTRADA DE UNIDADE ESCOLARES QUE ESPECIFICA</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/502/indicacao_02-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/502/indicacao_02-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO CONSTRUÇOES QUE ESPACIFICA</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Leandrin Eletricista</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_03-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_03-2025.pdf</t>
   </si>
   <si>
     <t>INDICA A CCONSTRUÇÃO DE BANHEIROS E VESTIARIOS EM CAMPO DE FUTEBOL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/507/indicacao_04-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/507/indicacao_04-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AQUISIÇÃO DE NOVOS APARELHOS PARA A ACADEMIA DE GINÁSTICA DA SAÚDE</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cleonice do Assentamento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/508/indicacao_05-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/508/indicacao_05-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AQUISIÇÃO DE IMPLEMENTO AGRÍCOLA QUE ESPECIFICA PARA USO EM APOIO AOS PEQUENOS PROPIETÁRIOS RURAIS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Wagner Juriti</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/510/indicacao_06-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/510/indicacao_06-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo a conclusão de obra abandonada e sua destinação para o funcionamento de órgão da administração pública que especifica</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Dyeisson Santos</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/511/indicacao_07-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/511/indicacao_07-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo aquisição de equipamentos que especifica</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_08-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_08-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo a inclusão no cronograma de obras da prefeitura municipal, construção de uma quadra esportiva destinada à modalidade especificada</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_no_09-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_no_09-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO PLANTÃO PERMANENTE DE ANBULÂNCIA EM LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/520/indicacao_no_10-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/520/indicacao_no_10-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO PROVIDÊNCIA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/521/indicacao_no_11-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/521/indicacao_no_11-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO A CONSTRUÇÃO DE LIMITADORES DE VELOCIDADE EM AVENIDAS  QUE ESPECIFICA</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Didi do Povo</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_no_12-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_no_12-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AQUISIÇÃO DE UNIFORMES</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/524/indicacao_no_13-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/524/indicacao_no_13-2025.pdf</t>
   </si>
   <si>
     <t>INDICA CAPACITAÇÃO E TREIMENTO DE PESSOAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/525/indicacao_no_14-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/525/indicacao_no_14-2025.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE CENTRO COMUNITÁRIO</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Jackson de Melo</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_no_15-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_no_15-2025.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE SALAS DE AULA EM UNIDADE ESCOLAR QUE ESPECIFICA</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/530/indicacao_no_16-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/530/indicacao_no_16-2025.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE REFEITÓRIO EM UNIDADE EDUCACIONAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao_no_17-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao_no_17-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO A CLIMATIZAÇÃO DE ESCOLA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_no_18-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_no_18-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO A IMPLANTAÇÃO DE BUEIROS EM LOCAIS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/535/indicacao_no_19-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/535/indicacao_no_19-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO PROVIDÊNCIAS EM CAMPO DE FUTEBOL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Itamar do Assentamento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/542/indicacao_no_20-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/542/indicacao_no_20-2025.pdf</t>
   </si>
   <si>
     <t>SUGER AQUISIÇÃO DE EQUIPAMENTO ESPECÍFICO POR PARTE DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/549/indicacao_no_21-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/549/indicacao_no_21-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO AQUISIÇÃO DE EQUIPAMENTO QUE ESPECIFICA, E CONSTRUÇÃO DE SALA PARA SUA INSTALAÇÃO NÁ UNIDADE BÁSICA DE SAÚDE JOSÉ FRANCISCO DOURADO</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/550/indicacao_no_22-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/550/indicacao_no_22-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO REFORMA EM BARRACÃO DE UNIDADE ESCOLAR QUE ESPECIFICA</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_no_23-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_no_23-2025.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMA EM UNIDADE BÁSICA DE SAÚDE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Nara da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_no_24-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_no_24-2025.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE QUARTO EM UNIDADE DE SAÚDE QU ESPECIFICA</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/564/indicacao_no_25-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/564/indicacao_no_25-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL INSTALAÇÃO DE TAGS ELETRÔNICAS EM VEÍCULOS DA FROTA MUNICIPAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/565/indicacao_no_26-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/565/indicacao_no_26-2025.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PREFEITO MUNICIPAL AQUISIÇÃO  DE EQUIPAMENTO QUE ESPECIFICA E INTALAÇÃO NA ESCOLA MUNICIPAL MORRO ALEGRE”.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/582/indicacao_no_27-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/582/indicacao_no_27-2025.pdf</t>
   </si>
   <si>
     <t>INDICA A TRANSFORMAÇÃO DO ANTIGO PRÉDIO DO PETI EM CASA DE APOIO PARA MORADORES DA ZONA RURAL</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/583/indicacao_no_28-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/583/indicacao_no_28-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ESTUDO PARA IMPLANTAÇÃO DE DÉCIMO QUARTO SALÁRIO PARA PROFESSORES DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Marquim da Vila</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/588/indicaao_no_29-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/588/indicaao_no_29-2025.pdf</t>
   </si>
   <si>
     <t>INDICA INSTALAÇÃO DE CAIXA D'ÁGUA EM UNIDADE DE SAÚDE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao_no_30-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao_no_30-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A DISPONIBILIZAÇÃO E REGULAMENTAÇÃO DO USO DE EQUIPAMENTO PARA PERFURAÇÃO DE POÇOS ARTESIANOS</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>PCESA</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e A. Social</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/539/parecer_no_01-2025_comissao_de_educacao_saude_e_assistencia_soc.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/539/parecer_no_01-2025_comissao_de_educacao_saude_e_assistencia_soc.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE A ANÁLISE DO PROJETO DE LEI Nº 08/2025, DEAUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/548/parecer_no_02-2025_comissao_de_educacao_saude_e_assistencia_soc.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/548/parecer_no_02-2025_comissao_de_educacao_saude_e_assistencia_soc.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI Nº 013/2025, DE AUTORIA DO PODES EXECUTIVO</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/569/parecer_no_03_da_comissao_de_educacao_saude_e_assistencia_soci.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/569/parecer_no_03_da_comissao_de_educacao_saude_e_assistencia_soci.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI ORDINÁRIA Nº 18/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/581/parecer_de_no_04-2025_da_-_comissao_de__esas.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/581/parecer_de_no_04-2025_da_-_comissao_de__esas.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANALISE DO PROJETO DE LEI Nº 02/2025 DE AUTORIA DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/578/parecer_no_05_-2025_da_comissao_de_educacao_saude_e_a._social.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/578/parecer_no_05_-2025_da_comissao_de_educacao_saude_e_a._social.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI Nº 22/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/612/parecer_no_06_da_comissao_de_educacao_saude_e_a._social.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/612/parecer_no_06_da_comissao_de_educacao_saude_e_a._social.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE A ANÁLISE DO PROJETO DE LEI Nº  25/2025, DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/503/parecer_no_01-2024_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/503/parecer_no_01-2024_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>TRATA SBRE ANÁLISE DO PROJETO DE LEI Nº 06/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/509/parecer_no_02-2025_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/509/parecer_no_02-2025_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANALISE DO PROJETO DE LEI Nº 05/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/566/parecer_no_03-2025_-_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/566/parecer_no_03-2025_-_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANALISE DO PROJETO DE LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO 2026</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/563/parecer_no_04-2025_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/563/parecer_no_04-2025_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI ORDINÁRIA Nº 16/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/590/parecer_no_05-2025_da_cfo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/590/parecer_no_05-2025_da_cfo.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE A ANÁLISE DO PROJETO DE LEI Nº 19/2025, DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/591/parecer_no_06-2025_da_cfo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/591/parecer_no_06-2025_da_cfo.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE A ANÁLISE DO PROJETO DE LEI Nº 24/2025, DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/593/pararecer_n_o_07-2025_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/593/pararecer_n_o_07-2025_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI Nº 20/2025, QUE VERSA SOBRE O PLANO PLURIANUAL PARA O QUADRIENIO 2026/2029</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/615/parecer_no_09_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/615/parecer_no_09_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>O presente Parecer versa sobre a análise do Balanço de Contas Consolidadas do Município de Talismã – TO, referentes ao exercício financeiro de 2021, apresentadas pelo então Prefeito Municipal, Senhor Diogo Borges de Araújo Costa.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>PCLJ</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legisl., Just. e Red. Final</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/513/parecer_no_01-2025_da_comissao_de_legislacao_j._e_redacao_final.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/513/parecer_no_01-2025_da_comissao_de_legislacao_j._e_redacao_final.pdf</t>
   </si>
   <si>
     <t>TRARA SOBRE ANÁLISE DO PROJETO DE LEI COMPLEMENTAR Nº 03/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/514/parecer_no_02-2025_da_comissao_de_legislacao_j._e_redacao_final.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/514/parecer_no_02-2025_da_comissao_de_legislacao_j._e_redacao_final.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI COMPLEMENTAR Nº 03/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/528/parecer_no_03-2025_da_comissao_de_legislacao_j._e_redacao_final.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/528/parecer_no_03-2025_da_comissao_de_legislacao_j._e_redacao_final.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI Nº 07/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/534/parecer_no_04-2025_da_comissao_de_legislacao_j._e_redacao_final.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/534/parecer_no_04-2025_da_comissao_de_legislacao_j._e_redacao_final.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI CMPLEMENTAR Nº 04/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/540/parecer_no_05-2025_comissao_de_legislacao__j._e_redacao_final.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/540/parecer_no_05-2025_comissao_de_legislacao__j._e_redacao_final.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANALISE DO PROJETO DE LEI Nº 09/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/541/parecer_no_06-2025_comissao_de_legislacao__j._e_redacao_final.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/541/parecer_no_06-2025_comissao_de_legislacao__j._e_redacao_final.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI Nº 10/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/543/parecer_no_07-2025_comissao_de_legislacao__j._e_redacao_final.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/543/parecer_no_07-2025_comissao_de_legislacao__j._e_redacao_final.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI Nº 12/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/558/parecer_no_08-2025_-_comissao_de_legislacao_justica_e_redacao_.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/558/parecer_no_08-2025_-_comissao_de_legislacao_justica_e_redacao_.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI ORDINÁRIA Nº 14/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/559/parecer_no_09-2025_-_comissao_de_legislacao_justica_e_redacao.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/559/parecer_no_09-2025_-_comissao_de_legislacao_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI COMPLEMENTAR Nº 05/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/577/parecer_de_no_10-2025_-_comissao_de_legislacao_j._r._final.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/577/parecer_de_no_10-2025_-_comissao_de_legislacao_j._r._final.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE A ANÁLISE DO PROJETO DE LEI Nº 15/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/567/parecer_no_11-2025_da_comissao_de_legislacao_justica_e_r._final.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/567/parecer_no_11-2025_da_comissao_de_legislacao_justica_e_r._final.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE A ANÁLISE DO PROJETO DE LEI COMPLEMENTAR Nº 08/2025, E AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/568/parecer_no_12-2025_da_comissao_de_legislacao_justica_e_r._final.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/568/parecer_no_12-2025_da_comissao_de_legislacao_justica_e_r._final.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANALISE DO PROJETO DE LEI  ORDINÁRIA Nº 18/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/579/parecer_no_13-2025_da_comissao_de_legislacao_justica_e_r._final.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/579/parecer_no_13-2025_da_comissao_de_legislacao_justica_e_r._final.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI COMPLEMENTAR Nº 06/2025, DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/584/parecer_de_no_14-2025_-_comissao_de_legislacao_j._r._final.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/584/parecer_de_no_14-2025_-_comissao_de_legislacao_j._r._final.pdf</t>
   </si>
   <si>
     <t>trata sobre a analise do Projeto de Lei nº 23/2025  de autoria do poder Executivo</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/585/parecer_de_no_15-2025_da_comissao_de_legislacao_justica_e_reda.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/585/parecer_de_no_15-2025_da_comissao_de_legislacao_justica_e_reda.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANALISE DO PROJETO DE LEI Nº 01/2025, DE AUTORIA DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/601/parecer_n_16-2025_da_comissao_legislacao_justica_e_redacao_fin.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/601/parecer_n_16-2025_da_comissao_legislacao_justica_e_redacao_fin.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO VETO AO AUTÓGRAFO DE LEI ORDINÁRIA Nº 744/2025, DE AUTORIA DA CÂMARA MUNICIPAL DE TALISMÃ – TO, QUE DISPÕE SOBRE A PRESENÇA DE MÉDICO PEDIATRA NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE TALISMÃ – TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/611/parecer_no_17_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/611/parecer_no_17_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE A ANÁLISE DO PROJETO DE LEI Nº 26/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/613/parecer_no_18_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/613/parecer_no_18_da_comissao_de_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE A ANÁLISE  DO PROJETO DE LEI Nº 27/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/504/relatorio_no_01-2025_da_comissao_de_obras_e_servicos_publicos.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/504/relatorio_no_01-2025_da_comissao_de_obras_e_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO PRELIMINAR SOBRE O PROJETO DE LEI COMPLEMENTAR Nº 01/2025 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Ueliton Carlos</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_de_decreto_legislativo_no_02-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_de_decreto_legislativo_no_02-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE TALISMÃ AO SENHOR JOÃO GOMES DE AMORIM DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/596/projeto_de_decreto_legislativo_no_03-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/596/projeto_de_decreto_legislativo_no_03-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE TALISMÃ AO SENHOR PAULO ANTONIO DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/597/projeto_de_decreto_legislativo_no_04-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/597/projeto_de_decreto_legislativo_no_04-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE TALISMÃ AO SENHOR MARCO TÚLIO BORGES SOUSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/598/projeto_de_decreto_legislativo_no_05-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/598/projeto_de_decreto_legislativo_no_05-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DE TALISMÃ A SENHORA MARILENE FRREIRA LIMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/599/decreto_legislativi_no_06-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/599/decreto_legislativi_no_06-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO TALISMAENSE  AO SENHOR IMÁ CUNHA DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/600/decreto_legislativi_no_07-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/600/decreto_legislativi_no_07-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE TALISMÃ AO SENHOR IMÁ JOÃO CARLOS LOPES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_decreto_legislativo_no_08-2025_-_cfo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_decreto_legislativo_no_08-2025_-_cfo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas Consolidadas da Prefeitura Municipal de Talismã - TO, referentes ao exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Flávio Moura de França</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/491/projeto_de_lei_complementar_no_01-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/491/projeto_de_lei_complementar_no_01-2025.pdf</t>
   </si>
   <si>
     <t>REVOGA LEIS MUNICIPAIS QUE ESPECIFICA, AS QUAIS VERSAM SOBRE AUTORIZAÇÃO DO PODER LEGISLATIVO PARA A DOAÇÃO DE TERRENO À EMPRESA AUTO POSTO INDAIÁ IV LTDA PARA CONTRUÇÃO DE UM POSTO DE COMBUSTÍVEIS ETC.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/497/projeto_de_lei_complementar_no_02-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/497/projeto_de_lei_complementar_no_02-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI MUNICIPAL COMPLEMENTAR Nº 716/2024, E 21/11/2024. QUE DISPÕE SOBRE AUTORIZAÇÃO DO PODER LEGISLATIVO MUNICIPAL PARA DOAÇÃO DE ÀREA DE TERRAS À EMPRESA ENERGISA TOCANTINS DISTRIBUIDORA DE ENERGIA S/A, CNPJ (MF) SOB Nº 25.086.034/0001-71, PARA FINS DE CONSTRUÇÃO DE SUBESTAÇÃO TALISMÃ EM 138kV DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_complementar_no_03-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_complementar_no_03-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI MUNICIPAL Nº 647/2021, DE 01/07/2021, QUE AUTORIZA A DOAÇÃO DE LOTE DE TERRENO URBANO À EMPRESA CAETANO &amp; PENHA LTDA ME – NOME DE FANTASIA  FUNERÁRIA SANTO ANTÔNIO PARA OS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/536/projeto_de_lei_complementar_no_04-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/536/projeto_de_lei_complementar_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  autorização do Poder Legislativo Municipal para a doação de terreno urbano à empresa HARPIA ATACADISTA DE INSUMOS INDUSTRIAIS LTDA, inscrita no CNPJ sob o nº 33.169.919/0002-43, destinado à construção de uma unidade fabril para transformação de óleo de soja em biodiesel/energia limpa, entre outras providências.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_complementar_no_05-2025..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_complementar_no_05-2025..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DO PODER LEGISLATIVO MUNICIPAL PARA DOAÇÃO DE TERRENO URBANO À IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS DE ANÁPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_lei_complementar_-__no_06-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_lei_complementar_-__no_06-2025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE REVOGAÇÃO DO ART 104 CAPUT, DA 563</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_complementar_-__no_07-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_complementar_-__no_07-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DO PODER LEGISLATIVO MUNICIPAL PARA DOAÇÃO DE PARTE DE IMÓVEL DO PATRIMONIO PÚBLICO À CONCESSIONÁRIA ECOVIAS DO ARAGUAIA S.A, PARA OS FINS QUE ESPECIFICA, DEVIDAMENTE INSCRITA NO C.N.PJ (MF) SOB Nº 15.090.690/0001-94, COM SEDE EM ANÁPOLIS/GO, PARA FINS DE IMPLANTAÇÃO DE MARGINAL NORTE, ÁREA 2 (OBRAS DE DUPLICAÇÃO DA BR-153) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/572/projeto_de_lei_complementar_-__no_08-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/572/projeto_de_lei_complementar_-__no_08-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI MUNICIPAL Nº 028/97, DE 24/01/1977 QUE VERSA SOBRE DOAÇÃO DE IMÓVEL À TELECOMUNICAÇÕES DE GOIÁS S/A (TELEGOIÁS) E DÁ OUTRAS PROVIDÊNCIAS. .</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/616/projeto_de_lei_complementar_no_28-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/616/projeto_de_lei_complementar_no_28-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a consolidação, alteração e atualização de dispositivos do Código Tributário Municipal de Talismã/TO, instituído pela Lei Complementar nº 539, de 2014, e alterado pela Lei Complementar nº 571, de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>PLO-E</t>
-[...5 lines deleted...]
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_ordinaria_no_01-2025.pdf</t>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_ordinaria_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização da estrutura administrativa e organizacional do quadro de pessoal em regime de provimento comissionado do município de Talismã e dá outras providências.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/493/projeto_de_lei_ordinaria_no_02-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/493/projeto_de_lei_ordinaria_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 697/2023 (Plano de Cargos, Carreira e Remuneração dos Profissionais do Magistério Público do município de Talismã), na atualização do piso salarial 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_ordinaria_no_03-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_ordinaria_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de novas vagas, convocação e nomeação de candidatos aprovados no VII Concurso Público do Poder Executivo do município de Talismã, e dá outras providências</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/495/projeto_de_lei_ordinaria_no_04-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/495/projeto_de_lei_ordinaria_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão anual salarial dos servidores públicos municipais e servidores de provimento comissionado de Talismã, e dá outras providências.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/498/projeto_de_lei_ordinaria__no_05-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/498/projeto_de_lei_ordinaria__no_05-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VALORES DE DIÁRIAS PARA O CHEFE DO PODER EXECUTIVO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, SUBSECRETÁRIOS, ASSESSORES, ADVOGADO DO MUNICÍPIO, DIRETORES, COORDENADORES, CARGOS TÉCNICOS, MOTORISTAS E SERVIDORES EM GERAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_ordinaria_no_06-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_ordinaria_no_06-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA CONTRATAÇÃO DE PESSOAL PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_ordinaria_no_07-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_ordinaria_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo comissionado de PROCURADOR GERAL DO MUNICÍPIO DE TALISMÃ – PGMT, fixa remuneração e autoriza a nomeação bem como pagamento ao ocupante do aludido cargo, introduzindo alterações na lei Municipal n° 718/2025, de 14/012025</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/519/projeto_de_lei_ordinaria_no_08-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/519/projeto_de_lei_ordinaria_no_08-2025.pdf</t>
   </si>
   <si>
     <t>dispõe sobre A CRIAÇÃO DO FÓRUM MUNICIPAL DE EDUCAÇÃO DE TALISMÃO-TO. EM CONFORMIDADE COM A LEI FEDERAL Nº 13.005 E 25 DE JUNHO DE 2014</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_ordinaria_no_09-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_ordinaria_no_09-2025.pdf</t>
   </si>
   <si>
     <t>dispõe sobre: AUTORIZAÇÃO DO PODER LEGISLATIVO MUNICIPAL PARA CRIAÇÃO DE CARGOS SOB REGIME DE PROVIMENTO COMISSIONADO BEM COMO AUTORIZAÇÃO DE PAGAMENTO AOS OCUPANTES DOS ALUDIDOS CARGOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_lei_ordinaria_no_10-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_lei_ordinaria_no_10-2025.pdf</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_no_11-2025._ldo_2026.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_no_11-2025._ldo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A A ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO 2026</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/544/projeto_de_lei_no_12-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/544/projeto_de_lei_no_12-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização ao Poder Executivo para fins de realização de leilão de bens inservíveis à administração e dá outras providências".</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_ordinaria_no_13-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_ordinaria_no_13-2025.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a obrigatoriedade da oferta de capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos e privados de educação básica de estabelecimentos de recreação infantil de Talismã e dá outras providências</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_no_14-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_no_14-2025.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NA LEI MUNICIPAL  Nº 260/2001, DE 24 DE OUTUBRO DE 2001, A QUAL  INSTITUI O CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR – CAE ,E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/555/projeto_de_lei_ordinaria_-__no_15-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/555/projeto_de_lei_ordinaria_-__no_15-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de gratificação por desempenho e por exercício de funções específicas no âmbito da Administração Pública Municipal de Talismã/TO e dá outras providências”.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/556/projeto_de_lei_ordinaria_-__no_16-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/556/projeto_de_lei_ordinaria_-__no_16-2025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA CRIAÇÃO DE CARGOS SOB REGIME DE PROVIMENTO COMISSIONADO...</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/570/projeto_de_lei_ordinaria__-__no_17-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/570/projeto_de_lei_ordinaria__-__no_17-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PLANO MUNICIPAL PELA PRIMEIRA INFÂNCIA – PMPI DO MUNICÍPIO DE TALISMÃ, ESTADO DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/571/projeto_de_lei_ordinaria__-__no_18-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/571/projeto_de_lei_ordinaria__-__no_18-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 6º DA LEI MUNICIPAL Nº 668/2022, COM A MODIFICAÇÃO INTRODUZIDA PELA LEI MUNICIPAL Nº 687/2023, QUE DISPÕE SOBRE O PROCESSO DE ELEIÇÃO DE DIRETORES DOS ESTABELECIMENTOS DE ENSINO DA REDE PÚBLICA MUNICIPAL DE TALISMÃ/TO.”</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/573/projeto_de_lei_-__no_19-2025_alteracao_da_ldo_2026.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/573/projeto_de_lei_-__no_19-2025_alteracao_da_ldo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LDO EXERCICIO 2026</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/574/projeto_de_lei_-__no_20-2025_ppa_-_2026-2029.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/574/projeto_de_lei_-__no_20-2025_ppa_-_2026-2029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DE TALISMÃ PARA O QUADRIÊNIO 2026/2029</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/575/projeto_de_lei_-__no_21-2025_loa_-_2026-compactado.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/575/projeto_de_lei_-__no_21-2025_loa_-_2026-compactado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO PARA O EXERCICIO 2026</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/576/projeto_de_lei_ordinaria_-__no_22-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/576/projeto_de_lei_ordinaria_-__no_22-2025.pdf</t>
   </si>
   <si>
     <t>PRORROGA ATÉ 31 DE DEZEMBRO DE2026 A VIGENCIA DO PLANO MUNICIPAL MUNICIPAL  DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/580/projeto_de_lei_ordinaria_-__no_23-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/580/projeto_de_lei_ordinaria_-__no_23-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Gratificação por Esforço e Dedicação Extraordinária ao Serviço Público no âmbito da Administração Municipal de Talismã/TO e dá outras providências”.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_lei_ordinaria_-__no_24-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_lei_ordinaria_-__no_24-2025.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS DO MUNICÍPIO DE TALISMÃ/REFIS E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/608/projeto_de_lei_no_25-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/608/projeto_de_lei_no_25-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO MUSEU MUNICIPAL BEM COMO DENOMINAÇÃO DO MESMO, SENDO: MUSEU HISTÓRICO E CULTURAL DE TALISMÃ BENJAMIM FIORI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_lei_no_26-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_lei_no_26-2025.pdf</t>
   </si>
   <si>
     <t>"DÁ A ATUAL AV. RIO CANABRAVA, LOCALIZADA NO SETOR CENTRAL DE TALISMÃ, UMA NOVA DENOMINAÇÃO QUE PASSA A SER: AV. OLÍVIO JOSÉ FIORI ".</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/610/projeto_de_lei_no_27-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/610/projeto_de_lei_no_27-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLEMENTAÇÃO DA ESCUTA ESPECIALIZADA NO MUNICÍPIO DE TALISMÃ, ESTADO DO TOCANTINS, ASSIM COMO, A CRIAÇÃO DO COMITÊ DE GESTÃO COLEGIADA DA REDE DE CUIDADO E DE PROTEÇÃO SOCIAL DAS CRIANÇAS E ADOLESCENTES VÍTIMAS OU TESTEMUNHAS DE VIOLÊNCIA, SEGUNDO A LEI FEDERAL 13.431/2017 E O DECRETO 9.603/2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>PLO-L</t>
-[...5 lines deleted...]
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_ordinaria_no_01-2025_de_autoria_do_poder_legisl.pdf</t>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_ordinaria_no_01-2025_de_autoria_do_poder_legisl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR, NO ÂMBITO DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, UM ÓRGÃO DE ASSISTÊNCIA JUDICIÁRIA GRATUITA PARA PESSOAS HIPOSSUFICIENTES NO MUNICÍPIO DE TALISMÃ- TO, E DÂ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_ordinaria_no_02-2025_de_autoria_do_poder_legisl.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_ordinaria_no_02-2025_de_autoria_do_poder_legisl.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PRESENÇA DE MÉDICO PEDIATRA NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE TALISMÃ - TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/496/projeto_de_resolucao_no_01-2025-cmt.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/496/projeto_de_resolucao_no_01-2025-cmt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO ANUAL DE SALÁRIOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE TALISMÃ - TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/603/projeto_de_resolucao_no_02-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/603/projeto_de_resolucao_no_02-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 196, ACRESCENTA O § 3º AO MESMO ARTIGO, INCLUI O ART. 198-A E CRIA A SESSÃO I NO TÍTULO VI, CAPÍTULO III, DA RESOLUÇÃO Nº 004/2006 – REGIMENTO INTERNO, PARA FINS DE IMPLANTAÇÃO DO SISTEMA DE VOTAÇÃO ELETRÔNICA NA CÂMARA MUNICIPAL DE TALISMÃ -TO.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_resolucao_no_03-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_resolucao_no_03-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DOAÇÃO DE BENS MÓVEIS DA CÂMARA MUNICIPAL DE TALISMÃ-TO".</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/517/requerimento_no_01-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/517/requerimento_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Requer concessão de urgência simples para tramitação de proposições que especifica;</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/518/requerimento_no_02-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/518/requerimento_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Requer dispensa de pareceres para proposições que especifica;</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/516/requerimento_no_04-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/516/requerimento_no_04-2025.pdf</t>
   </si>
   <si>
     <t>REQUER CRIAÇÃO DE PROGRAMAS DE CAPACITAÇÃO PARA PROFISSIONAIS QUE ATUAM DIRETAMENTE NA PRESTAÇÃO DE SERVIÇOS À POPULAÇÃO COM TEA, E AQUISIÇÃO DE MATERIAL DIDÁTICO PEDAGÓGICO DESENVOLVIDOS ESPECIALMENTE PARA OS ALUNOS COM TEA</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/522/requerimento_no_05-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/522/requerimento_no_05-2025.pdf</t>
   </si>
   <si>
     <t>REQUER PERANTE O PODER EXECUTIVO INFORMAÇÕES, E APRESENTAÇÃO DE DOCUMENTAÇÃO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/526/requerimento__no_06-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/526/requerimento__no_06-2025.pdf</t>
   </si>
   <si>
     <t>REQUER REGULARIZAÇÃO DE TERRENOS URBANOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/527/requerimento__no_07-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/527/requerimento__no_07-2025.pdf</t>
   </si>
   <si>
     <t>“REQUER A CONSTRUÇÃO OU ADAPTAÇÃO DE ESTRUTURAS JÁ EXISTENTES NAS DEPENDÊNCIAS DAS ESCOLAS DA REDE PÚBLICA MUNICIPAL, PARA FINALIDADE QUE ESPECIFICA”</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/531/requerimento__no_08-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/531/requerimento__no_08-2025.pdf</t>
   </si>
   <si>
     <t>REQUER AQUISIÇÃO E INSTALAÇÃO DE GERADOR DE ENERGIA ELÉTRICA EM UNIDADE DE SAÚDE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_no_09-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_no_09-2025.pdf</t>
   </si>
   <si>
     <t>“REQUER A IMPLANTAÇÃO DE REDE DE PROTEÇÃO EM CAMPO DE FUTEBOL SOCIETY QUE ESPECIFICA</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/560/rquerimento_no_10-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/560/rquerimento_no_10-2025.pdf</t>
   </si>
   <si>
     <t>REQUER REGIME DE URGÊNCIA SIMPLES PARA PROPOSIÇÃO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/561/rquerimento_no_11-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/561/rquerimento_no_11-2025.pdf</t>
   </si>
   <si>
     <t>REQUER DISPENSA DE PARECER PARA PROPOSIÇÃO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/592/requerimento_no_12-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/592/requerimento_no_12-2025.pdf</t>
   </si>
   <si>
     <t>REQUE O ENCAMINHAMENTO DE PEDIDO DE PROVIDÊNCIAS AO PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_no_13-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_no_13-2025.pdf</t>
   </si>
   <si>
     <t>REQUES DISPENSA DE PARECER PARA APRECIAÇÃO DE MATÉRIA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/602/requerimento_no_14-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/602/requerimento_no_14-2025.pdf</t>
   </si>
   <si>
     <t>REQUER DISPENSA DE PARECER PARA MATÉRIA QUE ESPECIFICA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1686,68 +1686,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/501/indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/502/indicacao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/507/indicacao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/508/indicacao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/510/indicacao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/511/indicacao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/520/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/521/indicacao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/524/indicacao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/525/indicacao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/530/indicacao_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/535/indicacao_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/542/indicacao_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/549/indicacao_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/550/indicacao_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/564/indicacao_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/565/indicacao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/582/indicacao_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/583/indicacao_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/588/indicaao_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/539/parecer_no_01-2025_comissao_de_educacao_saude_e_assistencia_soc.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/548/parecer_no_02-2025_comissao_de_educacao_saude_e_assistencia_soc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/569/parecer_no_03_da_comissao_de_educacao_saude_e_assistencia_soci.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/581/parecer_de_no_04-2025_da_-_comissao_de__esas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/578/parecer_no_05_-2025_da_comissao_de_educacao_saude_e_a._social.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/612/parecer_no_06_da_comissao_de_educacao_saude_e_a._social.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/503/parecer_no_01-2024_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/509/parecer_no_02-2025_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/566/parecer_no_03-2025_-_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/563/parecer_no_04-2025_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/590/parecer_no_05-2025_da_cfo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/591/parecer_no_06-2025_da_cfo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/593/pararecer_n_o_07-2025_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/615/parecer_no_09_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/513/parecer_no_01-2025_da_comissao_de_legislacao_j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/514/parecer_no_02-2025_da_comissao_de_legislacao_j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/528/parecer_no_03-2025_da_comissao_de_legislacao_j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/534/parecer_no_04-2025_da_comissao_de_legislacao_j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/540/parecer_no_05-2025_comissao_de_legislacao__j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/541/parecer_no_06-2025_comissao_de_legislacao__j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/543/parecer_no_07-2025_comissao_de_legislacao__j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/558/parecer_no_08-2025_-_comissao_de_legislacao_justica_e_redacao_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/559/parecer_no_09-2025_-_comissao_de_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/577/parecer_de_no_10-2025_-_comissao_de_legislacao_j._r._final.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/567/parecer_no_11-2025_da_comissao_de_legislacao_justica_e_r._final.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/568/parecer_no_12-2025_da_comissao_de_legislacao_justica_e_r._final.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/579/parecer_no_13-2025_da_comissao_de_legislacao_justica_e_r._final.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/584/parecer_de_no_14-2025_-_comissao_de_legislacao_j._r._final.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/585/parecer_de_no_15-2025_da_comissao_de_legislacao_justica_e_reda.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/601/parecer_n_16-2025_da_comissao_legislacao_justica_e_redacao_fin.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/611/parecer_no_17_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/613/parecer_no_18_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/504/relatorio_no_01-2025_da_comissao_de_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_de_decreto_legislativo_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/596/projeto_de_decreto_legislativo_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/597/projeto_de_decreto_legislativo_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/598/projeto_de_decreto_legislativo_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/599/decreto_legislativi_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/600/decreto_legislativi_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_decreto_legislativo_no_08-2025_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/491/projeto_de_lei_complementar_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/497/projeto_de_lei_complementar_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_complementar_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/536/projeto_de_lei_complementar_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_complementar_no_05-2025..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_lei_complementar_-__no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_complementar_-__no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/572/projeto_de_lei_complementar_-__no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/616/projeto_de_lei_complementar_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_ordinaria_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/493/projeto_de_lei_ordinaria_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_ordinaria_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/495/projeto_de_lei_ordinaria_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/498/projeto_de_lei_ordinaria__no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_ordinaria_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_ordinaria_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/519/projeto_de_lei_ordinaria_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_ordinaria_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_lei_ordinaria_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_no_11-2025._ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/544/projeto_de_lei_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_ordinaria_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/555/projeto_de_lei_ordinaria_-__no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/556/projeto_de_lei_ordinaria_-__no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/570/projeto_de_lei_ordinaria__-__no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/571/projeto_de_lei_ordinaria__-__no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/573/projeto_de_lei_-__no_19-2025_alteracao_da_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/574/projeto_de_lei_-__no_20-2025_ppa_-_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/575/projeto_de_lei_-__no_21-2025_loa_-_2026-compactado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/576/projeto_de_lei_ordinaria_-__no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/580/projeto_de_lei_ordinaria_-__no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_lei_ordinaria_-__no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/608/projeto_de_lei_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_lei_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/610/projeto_de_lei_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_ordinaria_no_01-2025_de_autoria_do_poder_legisl.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_ordinaria_no_02-2025_de_autoria_do_poder_legisl.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/496/projeto_de_resolucao_no_01-2025-cmt.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/603/projeto_de_resolucao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_resolucao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/517/requerimento_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/518/requerimento_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/516/requerimento_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/522/requerimento_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/526/requerimento__no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/527/requerimento__no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/531/requerimento__no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/560/rquerimento_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/561/rquerimento_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/592/requerimento_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/602/requerimento_no_14-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/501/indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/502/indicacao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/507/indicacao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/508/indicacao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/510/indicacao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/511/indicacao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/520/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/521/indicacao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/524/indicacao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/525/indicacao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/530/indicacao_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/535/indicacao_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/542/indicacao_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/549/indicacao_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/550/indicacao_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/564/indicacao_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/565/indicacao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/582/indicacao_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/583/indicacao_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/588/indicaao_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/539/parecer_no_01-2025_comissao_de_educacao_saude_e_assistencia_soc.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/548/parecer_no_02-2025_comissao_de_educacao_saude_e_assistencia_soc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/569/parecer_no_03_da_comissao_de_educacao_saude_e_assistencia_soci.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/581/parecer_de_no_04-2025_da_-_comissao_de__esas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/578/parecer_no_05_-2025_da_comissao_de_educacao_saude_e_a._social.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/612/parecer_no_06_da_comissao_de_educacao_saude_e_a._social.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/503/parecer_no_01-2024_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/509/parecer_no_02-2025_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/566/parecer_no_03-2025_-_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/563/parecer_no_04-2025_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/590/parecer_no_05-2025_da_cfo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/591/parecer_no_06-2025_da_cfo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/593/pararecer_n_o_07-2025_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/615/parecer_no_09_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/513/parecer_no_01-2025_da_comissao_de_legislacao_j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/514/parecer_no_02-2025_da_comissao_de_legislacao_j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/528/parecer_no_03-2025_da_comissao_de_legislacao_j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/534/parecer_no_04-2025_da_comissao_de_legislacao_j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/540/parecer_no_05-2025_comissao_de_legislacao__j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/541/parecer_no_06-2025_comissao_de_legislacao__j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/543/parecer_no_07-2025_comissao_de_legislacao__j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/558/parecer_no_08-2025_-_comissao_de_legislacao_justica_e_redacao_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/559/parecer_no_09-2025_-_comissao_de_legislacao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/577/parecer_de_no_10-2025_-_comissao_de_legislacao_j._r._final.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/567/parecer_no_11-2025_da_comissao_de_legislacao_justica_e_r._final.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/568/parecer_no_12-2025_da_comissao_de_legislacao_justica_e_r._final.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/579/parecer_no_13-2025_da_comissao_de_legislacao_justica_e_r._final.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/584/parecer_de_no_14-2025_-_comissao_de_legislacao_j._r._final.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/585/parecer_de_no_15-2025_da_comissao_de_legislacao_justica_e_reda.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/601/parecer_n_16-2025_da_comissao_legislacao_justica_e_redacao_fin.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/611/parecer_no_17_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/613/parecer_no_18_da_comissao_de_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/504/relatorio_no_01-2025_da_comissao_de_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_de_decreto_legislativo_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/596/projeto_de_decreto_legislativo_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/597/projeto_de_decreto_legislativo_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/598/projeto_de_decreto_legislativo_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/599/decreto_legislativi_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/600/decreto_legislativi_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_decreto_legislativo_no_08-2025_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/491/projeto_de_lei_complementar_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/497/projeto_de_lei_complementar_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_complementar_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/536/projeto_de_lei_complementar_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_complementar_no_05-2025..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_lei_complementar_-__no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/553/projeto_de_lei_complementar_-__no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/572/projeto_de_lei_complementar_-__no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/616/projeto_de_lei_complementar_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_ordinaria_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/493/projeto_de_lei_ordinaria_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_ordinaria_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/495/projeto_de_lei_ordinaria_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/498/projeto_de_lei_ordinaria__no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_ordinaria_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_ordinaria_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/519/projeto_de_lei_ordinaria_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_ordinaria_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/538/projeto_de_lei_ordinaria_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_no_11-2025._ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/544/projeto_de_lei_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_ordinaria_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/554/projeto_de_lei_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/555/projeto_de_lei_ordinaria_-__no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/556/projeto_de_lei_ordinaria_-__no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/570/projeto_de_lei_ordinaria__-__no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/571/projeto_de_lei_ordinaria__-__no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/573/projeto_de_lei_-__no_19-2025_alteracao_da_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/574/projeto_de_lei_-__no_20-2025_ppa_-_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/575/projeto_de_lei_-__no_21-2025_loa_-_2026-compactado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/576/projeto_de_lei_ordinaria_-__no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/580/projeto_de_lei_ordinaria_-__no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_lei_ordinaria_-__no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/608/projeto_de_lei_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_lei_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/610/projeto_de_lei_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/586/projeto_de_lei_ordinaria_no_01-2025_de_autoria_do_poder_legisl.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_ordinaria_no_02-2025_de_autoria_do_poder_legisl.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/496/projeto_de_resolucao_no_01-2025-cmt.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/603/projeto_de_resolucao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_resolucao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/517/requerimento_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/518/requerimento_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/516/requerimento_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/522/requerimento_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/526/requerimento__no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/527/requerimento__no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/531/requerimento__no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/545/requerimento_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/560/rquerimento_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/561/rquerimento_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/592/requerimento_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2025/602/requerimento_no_14-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>