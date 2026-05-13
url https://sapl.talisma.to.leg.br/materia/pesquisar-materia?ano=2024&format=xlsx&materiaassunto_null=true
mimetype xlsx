--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,635 +54,635 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ueliton Carlos</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/462/indicacao_no_01-2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/462/indicacao_no_01-2024.pdf</t>
   </si>
   <si>
     <t>“INDICA REALIZAÇÃO DE ESTUDO PARA CONCESSÃO DE AUMENTO SALARIAL A CATEGORIA PROFISSIONAL QUE ESPECIFICA_x000D_
 _x000D_
 OBS: A matéria foi encaminhada ao Chefe do Poder Executivo na presente data.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/464/indicacao_no_02-2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/464/indicacao_no_02-2024.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE BANHEIROS E VESTIÁRIOS EM CAMPO DE FUTEBOL QUE ESPECIFICA_x000D_
 _x000D_
 OBS: MATERIA APROVADA E ENCAMINHADA AO PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Diene Silva</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/465/indicacao_no_03-2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/465/indicacao_no_03-2024.pdf</t>
   </si>
   <si>
     <t>INDICA INSTALAÇÃO DE PELÍCULA ESCURA EM JANELAS DE VEÍCULOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>PCESA</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e A. Social</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/453/parecer_no_01-2024_da_comissao_de_educacao_saude_e_assistenci.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/453/parecer_no_01-2024_da_comissao_de_educacao_saude_e_assistenci.pdf</t>
   </si>
   <si>
     <t>Trata sobre o projeto de lei n.º 06/2024, de 09/02/2024, de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/458/parecer_no_01-2024_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/458/parecer_no_01-2024_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>O presente Parecer trata sobre “análise do BALANÇO DE CONTAS CONSOLIDADAS DO MUNICÍPIO DE TALISMÃ – TO., referentes ao exercício de 2020, prestadas pelo Senhor Diogo Borges de Araújo Costa Prefeito Municipal.  _x000D_
 _x000D_
 MATÉRIA APROVADA EM 201/03/2024.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/468/parecer_no_02-2024_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/468/parecer_no_02-2024_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO 2025</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/473/parecer_no_03-2024_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/473/parecer_no_03-2024_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISEDO PROJETO DE RESOLUÇÃO Nº 02/2024 DE AUTORIA DA MESA DIRETORA, QUE FIXA SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE TALISMÃ PARA A LEGISLATURA 2025/2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/475/parecer_no_04-2024_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/475/parecer_no_04-2024_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>ANALIZA E PROPÕE EMENDA AO PROJETO DE LEI ORDIÁRIA Nº 03/2024 DE AUTORIA DA MESA DIRETORA</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/483/parecer_de_no_05-2024_da_comisao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/483/parecer_de_no_05-2024_da_comisao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI Nº 10/2024 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/486/parecer_de_no_06-2024_da_comisao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/486/parecer_de_no_06-2024_da_comisao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI Nº 09/2024, (LOA/2025)</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/490/parecer_de_no_07-2024_da_comisao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/490/parecer_de_no_07-2024_da_comisao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE A ANÁLISE DO PROJETO DE LEI NÚMERO 14/2024, DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>PCLJ</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legisl., Just. e Red. Final</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/450/paracer_no_01-2024_da_comissao_de_legislacao_justica_e_redacao_.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/450/paracer_no_01-2024_da_comissao_de_legislacao_justica_e_redacao_.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI Nº 05/2024, DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/459/parecer_no_02-2024_da_comissao_de_legislacao_j._e_redacao_final.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/459/parecer_no_02-2024_da_comissao_de_legislacao_j._e_redacao_final.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANALISE DO PROJETO DE LEI COMPLEMENTARNº 01/2024 DE AUTORIA DO PODER LEGISLATIVO_x000D_
 _x000D_
 OBS: APROVADO POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/460/parecer_no_03-2024_da_comissao_de_legislacao_j._e_redacao_final.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/460/parecer_no_03-2024_da_comissao_de_legislacao_j._e_redacao_final.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANALISE DO PROJERO DE LEI ORDINÁRIA Nº 01/2024 DE AUTORIA DO PODER LEGISLATIVO._x000D_
 _x000D_
 OBS: APROVADO POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/461/parecer_no_04-2024_da_comissao_de_legislacao_j._e_redacao_final.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/461/parecer_no_04-2024_da_comissao_de_legislacao_j._e_redacao_final.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANALISE DO PROJERO DE LEI ORDINÁRIA Nº 02/2024 DE AUTORIA DO PODER LEGISLATIVO._x000D_
 _x000D_
 OBS: APROVADO POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/469/parecer_no_05-2024_da_comissao_de_legislacao_justica_e_redacao_.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/469/parecer_no_05-2024_da_comissao_de_legislacao_justica_e_redacao_.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI N 08/2024, DE AUTORIA DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/476/parecer_no_06-2024_da_comissao_de_legislacao_justica_e_redacao_.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/476/parecer_no_06-2024_da_comissao_de_legislacao_justica_e_redacao_.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI Nº 11/2024 DE AUTORIA DO PODER EXECUTIVO_x000D_
 _x000D_
 APROVADO POR UNANIMIDADE EM 26/09/2024</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/482/parecer_de_no_08-2024_da_comisao_de_legislacao_justica_e_redaca.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/482/parecer_de_no_08-2024_da_comisao_de_legislacao_justica_e_redaca.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI ORDINÁRIA Nº 04/20024, DE AUTORIA DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/484/parecer_de_no_08-2024_da_comisao_de_legislacao_justica_e_redaca.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/484/parecer_de_no_08-2024_da_comisao_de_legislacao_justica_e_redaca.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI N° 12/2024, DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/487/parecer_de_no_09-2024_da_comisao_de_legislacao_justica_e_redaca.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/487/parecer_de_no_09-2024_da_comisao_de_legislacao_justica_e_redaca.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI Nº 13/2024, DE AUTORIA D PODER EXECUTIVO</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/455/projeto_de_decreto_legislativo_no_01-2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/455/projeto_de_decreto_legislativo_no_01-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas Consolidadas da Prefeitura Municipal de Talismã - TO, referentes ao exercício de 2020, e dá outras providências._x000D_
 _x000D_
 MATÉRIA APROVADA EM 21/03/2024.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/452/projeto_de_lei_complementar_no_01-2024_-_poder_legislativo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/452/projeto_de_lei_complementar_no_01-2024_-_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ARTIGO 1º,  DA LEI MUNICIPAL, 265/2001, DE 06 DE DEZEMBRO DE 2001, QUE "DISPÕE SOBRE AS NORMAS DE EXPANSÃO E OCUPAÇÃO DO SOLO URBANO E DÁ OUTRAS PROVIDÊNCIA”, INSERE NOVO PARAGRÁFO AO REFERIDO ARTIGO, E  REVOGA INTEGRALMENTE A LEI MUNICIPAL Nº 101/ 1997, DE 17 DE NOVEMBRO DE 1997, QUE “DISPÕE SOBRE AUTORIZAÇÃO DO PODER LEGISLATIVO MUNICIPAL PARA EFETUAR DOAÇÃO DE LOTES NO PERÍMETRO URBANO E DA OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
 OBS: Matéria aprovada em 03/04/2024</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>Diogo Borges de Araújo Costa</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/445/projeto_de_lei_no_04-2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/445/projeto_de_lei_no_04-2024.pdf</t>
   </si>
   <si>
     <t>Introduz Alteração na Lei Municipal nº 563/2016 de 19/04/2016, que versa sobre o Estatuto dos Servidores Públicos do Município de Talismã e dá outras providências._x000D_
 _x000D_
 TRAMITOU EM REGIME DE URGENCIA SIMPLES._x000D_
 _x000D_
 APROVADO EM SESSÃO EXTRAORDINÁRIA POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/485/projeto_de_lei_complementar_no_13-2024_-_poder_executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/485/projeto_de_lei_complementar_no_13-2024_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AUTORIZAÇÃO PARA DOAÇÃO DE ÁREA DE TERRASÀ EMPRESA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>PLO-E</t>
-[...5 lines deleted...]
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/442/projeto_de_lei_no_01-2024.pdf</t>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/442/projeto_de_lei_no_01-2024.pdf</t>
   </si>
   <si>
     <t>dispõe sobre: “Revisão anual salarial dos servidores públicos municipais e servidores de provimento comissionado, de Talismã e dá outras providências;_x000D_
 _x000D_
 TRAMITOU EM REGIME DE URGENCIA SIMPLES._x000D_
 _x000D_
 APROVADO EM SESSÃO EXTRAORDINÁRIA POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/443/projeto_de_lei_no_02-2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/443/projeto_de_lei_no_02-2024.pdf</t>
   </si>
   <si>
     <t>“Altera o piso salarial profissional dos Agentes Comunitários de Saúde e dos Agentes de Combate a Endemias”._x000D_
 _x000D_
 TRAMITOU EM REGIME DE URGENCIA SIMPLES._x000D_
 _x000D_
 APROVADO EM SESSÃO EXTRAORDINÁRIA POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/444/projeto_de_lei_no_03-2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/444/projeto_de_lei_no_03-2024.pdf</t>
   </si>
   <si>
     <t>Alteração na Lei Municipal nº 697/2023, que versa sobre o Plano de Cargos e Carreira e Remuneração dos profissionais do Magistério Público, na atualização do piso salarial 2024 e dá outras providências._x000D_
 _x000D_
 TRAMITOU EM REGIME DE URGENCIA SIMPLES._x000D_
 _x000D_
 APROVADO EM SESSÃO EXTRAORDINÁRIA POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/451/projeti_de_lei_no_05-2024_de_autoria_do_poder_executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/451/projeti_de_lei_no_05-2024_de_autoria_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE TALISMÃ/TO, A INTEGRAR O CONSORCIO PARA O DESENVOLVIMENTO REGIONAL DO TOCANTINS DAS REGIÕES SUL E CENTRO OESTE DO TOCANTINS - CODER-TO, ADERINDO AO SEU CONTRATO DE CONSÓRCIO/ESTATUTO SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 TRAMITOU EM REGIME DE URGENCIA SIMPLES._x000D_
 _x000D_
 APROVADO POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/454/projeto_de_lei_no_06-2024_de_autoria_do_pode_r_executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/454/projeto_de_lei_no_06-2024_de_autoria_do_pode_r_executivo.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA DE TRANSPORTE UNIVERSITÁRIO GRATUÍTO, AUTORIZA O PODER PÚBLICO MUNICIPAL A DISPONIBILIZAR TRANSPORTE GRATUÍTO AOS ALUNOS UNIVERSITÁRIOS DO MUNICÍPIO DE TALISMÃ MUNICÍPIO, REGULAMENTA O PARÁGRAFO ÚNICO DO ART. 5º DA LEI FEDERAL Nº 12.816/2013 E DÁ OUTRAS PROVIDÊNCIAS”._x000D_
 _x000D_
 OBS: Matéria aprovada em dois turnos de votação.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/463/projeto_de_lei_no_07-2024_ldo_-2025.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/463/projeto_de_lei_no_07-2024_ldo_-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025 E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 _x000D_
 OBS: MATÉRIA APROVADA POR UNANIMIDADE EM DOIS TURNOS DE VOTAÇÃO, E ECAMINHADA AO PREFEITO PARA SANCÃO.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_lei_ordinaria_no_11-2024_de_autoria_do_poder_executi.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_lei_ordinaria_no_11-2024_de_autoria_do_poder_executi.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a conceder Auxílio Moradia e_x000D_
 Auxílio Alimentação Para o (s) Médico (s) Integrante Do Programa Mais_x000D_
 Médicos Do Governo Federal, No Âmbito Do Município Talismã – TO., e dá Outras Providências</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/481/projeto_de_lei_ordinaria_no_12-2024_-_poder_executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/481/projeto_de_lei_ordinaria_no_12-2024_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OUVIDORIA-GERAL DO MUNICIPIO DE TALISMÃ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/489/projeto_de_lei_ordinaria_no_14-2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/489/projeto_de_lei_ordinaria_no_14-2024.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Recuperação Fiscal (REFIS) no Município de Talismã e adota outras providências</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>PLO-L</t>
-[...5 lines deleted...]
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/456/projeto_de_lei_ordinaria_no_01-2024_-_poder_legislativo.pdf</t>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/456/projeto_de_lei_ordinaria_no_01-2024_-_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO À UNIDADE ESCOLAR QUE ESPECIFICA._x000D_
 _x000D_
 MATÉRIA APROVADA EM 03/04/2024.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>Marquim da Vila</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/457/projeto_de_lei_ordinaria_no_02-2024_-_poder_legislativo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/457/projeto_de_lei_ordinaria_no_02-2024_-_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO A ESCOLA MUNICIPAL VILA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 MATÉRIA EM APROVADA EM 03/04/2024.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_lei_ordinaria_no_03-2024_de_autoria_do_poder_legisla_2.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_lei_ordinaria_no_03-2024_de_autoria_do_poder_legisla_2.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS DO MUNICÍPIO DE TALISMÃ - TO, PARA A LEGISLATURA 2025/2028 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_ordinaria_no_04-2024_de_autoria_do_poder_legisla.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_ordinaria_no_04-2024_de_autoria_do_poder_legisla.pdf</t>
   </si>
   <si>
     <t>INSTITUI ENTRE AS POLÍTICAS PÚBLICAS DO MUNICÍPIO DE TALISMÃ-TO. CAMPANHAS, PALESTRAS, ORIENTAÇÃO E CONSCIENTIZAÇÃO VOLTADAS AOS PAIS E FAMILIARES DE FILHOS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA).</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/448/projeto_de_resolucao_no_01-2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/448/projeto_de_resolucao_no_01-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos subsídios dos vereadores e dos servidores públicos do Poder Legislativo da Câmara Municipal de Talismã – TO, e adota outras providências._x000D_
 _x000D_
 APROVADO POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/470/projeto_de_resolucao_no_02-2024_-cmt.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/470/projeto_de_resolucao_no_02-2024_-cmt.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE TALISMÃ PARA A LEGISLATURA 2025/2028 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_de_resolucao_no_03-2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_de_resolucao_no_03-2024.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI FEDERAL Nº 14.129/2021, QUE DISPÕE SOBRE O GOVERNO DIGITAL, NO ÂMBITO DA CÂMARA MUNICIPAL DE TALISMÃ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/446/requerimento_-_n_01-2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/446/requerimento_-_n_01-2024.pdf</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE URGÊNCIA SIMPLES PARA PROPOSIÇOES QUE ESPECIFICA._x000D_
 _x000D_
 APROVADO POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/447/requerimento_-_n_02-2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/447/requerimento_-_n_02-2024.pdf</t>
   </si>
   <si>
     <t>REQUER DISPENÇA DE PARECER PARA PROPOSIÇÕES QUE ESPECIFICA._x000D_
 _x000D_
 APROVADO POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_no_03-2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_no_03-2024.pdf</t>
   </si>
   <si>
     <t>Requer dispensa de Parecer para o PROJETO DE RESOLUÇÃO número 01/2024 de autoria da Mesa Diretora._x000D_
 _x000D_
 APROVADO POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>Severino Barreirinha</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/466/requerimento_no_05-2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/466/requerimento_no_05-2024.pdf</t>
   </si>
   <si>
     <t>REQUER DEVOLUÇÃO DE VEÍCULO QUE ESPECIFICA  À SECRETARIA MUNICIPAL DE SAÚDE._x000D_
 _x000D_
 _x000D_
 OBS.: A MATÉRIA FOI ENCAMINHADA AO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/479/requerimento_no_06-2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/479/requerimento_no_06-2024.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, DISPENSA DE PARECER PARA MATERIA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>Nara da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/480/requerimento_no_07-2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/480/requerimento_no_07-2024.pdf</t>
   </si>
   <si>
     <t>REQUER REVERSÃO AO DOMÍNIO PÚBLICO DE TERRENO URBANO QUE ESPECIFICA.”</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>Manoel do Pará</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/488/requerimento_no_08-2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/488/requerimento_no_08-2024.pdf</t>
   </si>
   <si>
     <t>Requer perante o Prefeito Municipal o envio à Câmara Municipal de proposta sobre PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS),</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -989,68 +989,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/462/indicacao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/464/indicacao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/465/indicacao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/453/parecer_no_01-2024_da_comissao_de_educacao_saude_e_assistenci.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/458/parecer_no_01-2024_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/468/parecer_no_02-2024_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/473/parecer_no_03-2024_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/475/parecer_no_04-2024_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/483/parecer_de_no_05-2024_da_comisao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/486/parecer_de_no_06-2024_da_comisao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/490/parecer_de_no_07-2024_da_comisao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/450/paracer_no_01-2024_da_comissao_de_legislacao_justica_e_redacao_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/459/parecer_no_02-2024_da_comissao_de_legislacao_j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/460/parecer_no_03-2024_da_comissao_de_legislacao_j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/461/parecer_no_04-2024_da_comissao_de_legislacao_j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/469/parecer_no_05-2024_da_comissao_de_legislacao_justica_e_redacao_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/476/parecer_no_06-2024_da_comissao_de_legislacao_justica_e_redacao_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/482/parecer_de_no_08-2024_da_comisao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/484/parecer_de_no_08-2024_da_comisao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/487/parecer_de_no_09-2024_da_comisao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/455/projeto_de_decreto_legislativo_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/452/projeto_de_lei_complementar_no_01-2024_-_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/445/projeto_de_lei_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/485/projeto_de_lei_complementar_no_13-2024_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/442/projeto_de_lei_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/443/projeto_de_lei_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/444/projeto_de_lei_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/451/projeti_de_lei_no_05-2024_de_autoria_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/454/projeto_de_lei_no_06-2024_de_autoria_do_pode_r_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/463/projeto_de_lei_no_07-2024_ldo_-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_lei_ordinaria_no_11-2024_de_autoria_do_poder_executi.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/481/projeto_de_lei_ordinaria_no_12-2024_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/489/projeto_de_lei_ordinaria_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/456/projeto_de_lei_ordinaria_no_01-2024_-_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/457/projeto_de_lei_ordinaria_no_02-2024_-_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_lei_ordinaria_no_03-2024_de_autoria_do_poder_legisla_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_ordinaria_no_04-2024_de_autoria_do_poder_legisla.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/448/projeto_de_resolucao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/470/projeto_de_resolucao_no_02-2024_-cmt.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_de_resolucao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/446/requerimento_-_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/447/requerimento_-_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/466/requerimento_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/479/requerimento_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/480/requerimento_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/488/requerimento_no_08-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/462/indicacao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/464/indicacao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/465/indicacao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/453/parecer_no_01-2024_da_comissao_de_educacao_saude_e_assistenci.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/458/parecer_no_01-2024_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/468/parecer_no_02-2024_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/473/parecer_no_03-2024_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/475/parecer_no_04-2024_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/483/parecer_de_no_05-2024_da_comisao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/486/parecer_de_no_06-2024_da_comisao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/490/parecer_de_no_07-2024_da_comisao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/450/paracer_no_01-2024_da_comissao_de_legislacao_justica_e_redacao_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/459/parecer_no_02-2024_da_comissao_de_legislacao_j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/460/parecer_no_03-2024_da_comissao_de_legislacao_j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/461/parecer_no_04-2024_da_comissao_de_legislacao_j._e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/469/parecer_no_05-2024_da_comissao_de_legislacao_justica_e_redacao_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/476/parecer_no_06-2024_da_comissao_de_legislacao_justica_e_redacao_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/482/parecer_de_no_08-2024_da_comisao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/484/parecer_de_no_08-2024_da_comisao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/487/parecer_de_no_09-2024_da_comisao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/455/projeto_de_decreto_legislativo_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/452/projeto_de_lei_complementar_no_01-2024_-_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/445/projeto_de_lei_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/485/projeto_de_lei_complementar_no_13-2024_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/442/projeto_de_lei_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/443/projeto_de_lei_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/444/projeto_de_lei_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/451/projeti_de_lei_no_05-2024_de_autoria_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/454/projeto_de_lei_no_06-2024_de_autoria_do_pode_r_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/463/projeto_de_lei_no_07-2024_ldo_-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_lei_ordinaria_no_11-2024_de_autoria_do_poder_executi.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/481/projeto_de_lei_ordinaria_no_12-2024_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/489/projeto_de_lei_ordinaria_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/456/projeto_de_lei_ordinaria_no_01-2024_-_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/457/projeto_de_lei_ordinaria_no_02-2024_-_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_lei_ordinaria_no_03-2024_de_autoria_do_poder_legisla_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_ordinaria_no_04-2024_de_autoria_do_poder_legisla.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/448/projeto_de_resolucao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/470/projeto_de_resolucao_no_02-2024_-cmt.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_de_resolucao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/446/requerimento_-_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/447/requerimento_-_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/466/requerimento_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/479/requerimento_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/480/requerimento_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2024/488/requerimento_no_08-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>