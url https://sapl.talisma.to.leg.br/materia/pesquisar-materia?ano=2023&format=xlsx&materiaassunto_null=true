--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -54,834 +54,834 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nara da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_no_01-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_no_01-2023.pdf</t>
   </si>
   <si>
     <t>“INDICA REFORMA E AMPLIAÇÃO DAS DEPENDÊNCIAS DO PRÉDIO DE ÓRGÃO PÚBLICO MUNICIPAL QUE ESPECIFICA”.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Diene Silva</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_n_02-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_n_02-2023.pdf</t>
   </si>
   <si>
     <t>INDICA OBRAS QUE ESPECIFICA PARA REVITALIZAÇÃO DO CEMITÉRIO LOCAL</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_n_03-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_n_03-2023.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRAS ELEVADAS</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_n_04-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_n_04-2023.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMA E AMPLIAÇÃO DE UNIDADE ESCOLAR QUE ESPECIFICA</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>MPES</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/435/mocao_de_pesar_no_01-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/435/mocao_de_pesar_no_01-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELA MORTE DE ADÃO GOMES DE MELO</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>PCESA</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e A. Social</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/406/parecer_no_01-2023_da_comissao_de_saude_educacao_e_assistencia.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/406/parecer_no_01-2023_da_comissao_de_saude_educacao_e_assistencia.pdf</t>
   </si>
   <si>
     <t>Trata sobre o projeto de lei n.º 18/2022, de 02/12/2022, de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/373/parecer_de_no_02-2023_da_c_e_s_a_s.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/373/parecer_de_no_02-2023_da_c_e_s_a_s.pdf</t>
   </si>
   <si>
     <t>Trata sobre o projeto de lei n.º 17/2022, de 28/11/2022, de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/374/parecer_de_no_03-2023_da_c_e_s_a_s.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/374/parecer_de_no_03-2023_da_c_e_s_a_s.pdf</t>
   </si>
   <si>
     <t>Trata sobre o projeto de lei n.º 22/2022, de 09/12/2022, de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/422/parecer_no_04-2023_da_comissao_de_educacao_saude_e_assistencia.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/422/parecer_no_04-2023_da_comissao_de_educacao_saude_e_assistencia.pdf</t>
   </si>
   <si>
     <t>Trata sobre o projeto de lei n.º 13/2023, de 14/09/2023, de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/436/parecer_de_numero_05_comissao_de_educacao_saude_e_assistencia_s.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/436/parecer_de_numero_05_comissao_de_educacao_saude_e_assistencia_s.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI NÚMERO 15/2023 DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/375/parecer_de_no_01-2023_da_c_f_o.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/375/parecer_de_no_01-2023_da_c_f_o.pdf</t>
   </si>
   <si>
     <t>Trata sobre o projeto de lei n.º 01/2023, de 02/02/2023, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/376/parecer_de_no_02-2023_da_c_f_o.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/376/parecer_de_no_02-2023_da_c_f_o.pdf</t>
   </si>
   <si>
     <t>Trata sobre o projeto de lei n.º 02/2023, de 06/02/2023, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/390/parecer_no_03-2023_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/390/parecer_no_03-2023_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANALISE DO PROJETO DE LEI NÚMERO 06/2023 (LDO-2024).</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/393/parecer_no_04-2023_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/393/parecer_no_04-2023_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Trata sobre o projeto de resolução n.º 04/2023, de 29/05/2023, de autoria do Vereador Sebastião Feitosa.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/394/parecer_no_05-2023_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/394/parecer_no_05-2023_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Trata sobre o projeto de lei n.º 07/2023, de 17/05/2023, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/412/parecer_no_06_-2022_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/412/parecer_no_06_-2022_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>O presente Parecer trata sobre “análise do BALANÇO DE CONTAS CONSOLIDADAS DO MUNICÍPIO DE TALISMÃ – TO., referentes ao exercício de 2019, prestadas pelo Senhor Diogo Borges de Araújo Costa Prefeito Municipal.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/426/parecer_de_no_07-2023_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/426/parecer_de_no_07-2023_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Trata sobre análise do projeto de lei nº 12/2023 de autoriado Poder Executivo</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/427/parecer_de_no_06-2023_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/427/parecer_de_no_06-2023_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI Nº 11/2023</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/431/parecer_de_numero_08-2023_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/431/parecer_de_numero_08-2023_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER DE NÚMERO 09/2023 DA COMISSÃO DE FINANÇAS E ORÇAMENTO (SOBRE LOA 2024)</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>PCLJ</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legisl., Just. e Red. Final</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/403/parecer_no_01-2023_da_comissao_de_legislacao_justica_e_redaca.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/403/parecer_no_01-2023_da_comissao_de_legislacao_justica_e_redaca.pdf</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/397/parecer_no_02-2023_da_comissao_de_legislacao_justica_e_redaca.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/397/parecer_no_02-2023_da_comissao_de_legislacao_justica_e_redaca.pdf</t>
   </si>
   <si>
     <t>Trata sobre o projeto de lei n.º 19/2022, de 02/12/2022, de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/398/parecer_no_03-2023_da_comissao_de_legislacao_justica_e_redaca.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/398/parecer_no_03-2023_da_comissao_de_legislacao_justica_e_redaca.pdf</t>
   </si>
   <si>
     <t>Trata sobre o projeto de lei n.º 20/2022, de 08/12/2022, de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/399/parecer_no_05-2023_da_comissao_de_legislacao_justica_e_redaca.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/399/parecer_no_05-2023_da_comissao_de_legislacao_justica_e_redaca.pdf</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/400/parecer_no_06-2023_da_comissao_de_legislacao_justica_e_redaca.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/400/parecer_no_06-2023_da_comissao_de_legislacao_justica_e_redaca.pdf</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/401/parecer_no_07-2023_da_comissao_de_legislacao_justica_e_redaca.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/401/parecer_no_07-2023_da_comissao_de_legislacao_justica_e_redaca.pdf</t>
   </si>
   <si>
     <t>Trata sobre o projeto de lei n.º 03/2023, de 28/02/2022, de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/402/parecer_no_08-2023_da_comissao_de_legislacao_justica_e_redaca.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/402/parecer_no_08-2023_da_comissao_de_legislacao_justica_e_redaca.pdf</t>
   </si>
   <si>
     <t>Trata sobre o projeto de lei n.º 19/2022, de 28/02/2023, de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/395/parecer_no_09-2023_da_comissao_de_legislacao_justica_e_redaca.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/395/parecer_no_09-2023_da_comissao_de_legislacao_justica_e_redaca.pdf</t>
   </si>
   <si>
     <t>Trata sobre o projeto de lei n.º 08/2023, de 30/05/2023, de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/413/parecer_no_10_-2022_da_comissao_de_legislacao_j._e_redacao_fina.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/413/parecer_no_10_-2022_da_comissao_de_legislacao_j._e_redacao_fina.pdf</t>
   </si>
   <si>
     <t>Trata sobre o projeto de lei n.º 01/2023, de 1º/08/2023, de autoria do Poder Legislativo (Vereadora Nara Rúbia Cândida Silva)</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/433/parecer_de_numero_12_-2023_da_comissao_de_legislacao_justica_e_.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/433/parecer_de_numero_12_-2023_da_comissao_de_legislacao_justica_e_.pdf</t>
   </si>
   <si>
     <t>Trata sobre o projeto de lei n° 17/2023, de 08/11/2023, de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/437/parecer_de_numero_13_-2023_da_comissao_de_legislacao_justica_e_.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/437/parecer_de_numero_13_-2023_da_comissao_de_legislacao_justica_e_.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI NÚMERO 15/2023, DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/439/parecer_de_numero_14_-2023_da_comissao_de_legislacao_justica_e_.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/439/parecer_de_numero_14_-2023_da_comissao_de_legislacao_justica_e_.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE A ANÁLISE DO PROJETO DE LEI Nº 18/2023, DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/404/parecer_no_01-2023_da_comissao_de_obras_e_servicos_publicos.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/404/parecer_no_01-2023_da_comissao_de_obras_e_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/405/parecer_no_02-2023_da_comissao_de_obras_e_servicos_publicos.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/405/parecer_no_02-2023_da_comissao_de_obras_e_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/434/parecer_no_03-2023_da_comissao_de_obras_e_servicos_publicos.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/434/parecer_no_03-2023_da_comissao_de_obras_e_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI Nº 17/2023 DE AUTORIA DO POPDER EXECUTIVO</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/372/projeto_decreto_legislativo_no_01-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/372/projeto_decreto_legislativo_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização legislativa para o prefeito municipal ausentar-se do cargo por prazo que especifica.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_decreto_legislativo_no_02-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_decreto_legislativo_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas Consolidadas da Prefeitura Municipal de Talismã - TO, referentes ao exercício de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>PLO-E</t>
-[...2 lines deleted...]
-    <t>Projeto de Lei Ordinária - Executivo</t>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Diogo Borges de Araújo Costa</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/362/projeto_de_lei_no_01-2023_poder_executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/362/projeto_de_lei_no_01-2023_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE REVISÃO ANUAL SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAI E SERVIDORES PÚBLICOS DE PROVIMENTO COMISSIONADO, DE TALISMÃ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/363/projeto_de_lei_no_02-2023_poder_executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/363/projeto_de_lei_no_02-2023_poder_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA PISO SALARIAL PROFISSIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDEE DOS AGENTES DE COMBATE A ENDEMIAS, BEM COMO ANEXO I DA LEI MUNICIPAL Nº 532/2014 E SUAS ALTERAÇOES POSTERIORES.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/364/projeto_de_lei_no_03-2023_poder_executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/364/projeto_de_lei_no_03-2023_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA CONTRATAÇÃO DE PESSOAL PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PPÚBLICO</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_lei_no_04-2023_poder_executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_lei_no_04-2023_poder_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPALDE PAGAMENTO POR SERVIÇOS AMBIENTAIS - PMPSA- E PROTEÇÃO AMBIENTAL DE NASCENTES DE ÁGUA NO ÂMBITO DO MUNICÍPIO DE TALISMÃ, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 TRAMITOU EM REGIME DE URGENCIA SIMPLES._x000D_
 _x000D_
 APROVADO EM SESSÃO EXTRAORDINÁRIA POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/379/projeto_de_lei_no_05-2023_poder_executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/379/projeto_de_lei_no_05-2023_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Revoga as disposições do capítulo IV da lei municipal nº 681/2023, de 20/03/2023, estabelece a estrutura e o funcionamento do Conselho Tutelar de Talismã – TO., e dá outras providências</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/389/projeto_de_lei_no_06-2023_-_ldo_2024.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/389/projeto_de_lei_no_06-2023_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Diretrizes Gerais para a elaboração da Lei Orçamentária de 2024, e dá outras providências (LDO-2024”),</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_no_07-2023_poder_executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_no_07-2023_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE REVISÃO SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS E SERVIDORES DE PROVIMENTO COMISSIONADO, DE TELISMÃ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/392/projeto_de_lei_no_08-2023_de_autoria_do_poder_executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/392/projeto_de_lei_no_08-2023_de_autoria_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÃO EM ARTIGO QUE ESPECIFICA DA LEI MUNICIPALNº 668/2022, DE 12/09/2022</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_no_09-2023_executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_no_09-2023_executivo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO CME - CONSELHO MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE TALISMÃ – TO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_no_10-2023_executivo_-_loa_2024-.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_no_10-2023_executivo_-_loa_2024-.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO 2024</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_no_11-2023_executivo_-_alteracoes_do_ppa-.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_no_11-2023_executivo_-_alteracoes_do_ppa-.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO E CORREÇÃO PARCIAL DE AÇÕES PREVISTAS INICIALMENTES NO PPA 2022/2025</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_no_12-2023_executivo_-_alteracoes_da__ldo_-2024_.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_no_12-2023_executivo_-_alteracoes_da__ldo_-2024_.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO E ATUALIZAÇÃO PARCIAL DOS PROGRAMAS/AÇÕES PREVIATAS INICIALMENTE NA LDO 2024 (LEI MUNICIPAL Nº 685/2023)</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_lei_no_13-2023de_autoria_do_poder_executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_lei_no_13-2023de_autoria_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Assistência Financeira complementar repassada pela União visando dar cumprimento ao disposto na lei federal nº 14.434/2022, que institui o Piso Salarial Nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira;</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_no_14-2023_de_autoria_do_poder_executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_no_14-2023_de_autoria_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>RATIFICA LEI MUNICIPAL NÚMERO 629/2020.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_no_15-2023_autoria_do_poder_executivo..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_no_15-2023_autoria_do_poder_executivo..pdf</t>
   </si>
   <si>
     <t>dispõe sobre o “PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO” DO MUNICÍPIO DE TALISMÃ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_no_16-2023_de_autoria_do_pder_executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_no_16-2023_de_autoria_do_pder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DO PODER LEGISLATIVO MUNICIPAL PARA DOAÇÃO DE TERRENO URBANO À EMPRESA HARPIA ATACADISTA DE INSUMOS INDUSTRIAIS LTDA.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_no_17-2023_de_autoria_do_pder_executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_no_17-2023_de_autoria_do_pder_executivo.pdf</t>
   </si>
   <si>
     <t>dispõe sobre: AUTORIZAÇÃO AO PODER EXECUTIVO PARA FINS DE REALIZAÇÃO DE LEILÃO DE BENS INSERVÍVEIS À ADMINISTRAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_no_18-2023_de_autoria_do_pder_executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_no_18-2023_de_autoria_do_pder_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DO VIII CONCURSO PÚBLICO MUNICIPAL, E INTRODUZ ALTERAÇÕES NA LEI MUNICIPAL Nº 532/2014, DE 18/06/2014, A QUAL VERSA SOBRE O PLANO DE CARGOS E SALÁRIOS DOS SERVIDORES EFETIVOS NA ESTRUTURA ORGANIZACIONAL DO MUNICÍPIO DE TALISMÃ ETC. E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>PLO-L</t>
-[...5 lines deleted...]
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_no_01-2023_legislativo.pdf</t>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_no_01-2023_legislativo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "DIA MUNICIPAL DO EVANGÉLICO" COMO FERIADO NO ÂMBITO DO MUNICÍPIO DE TALISMÃ – TO.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_no_02-2023_legislativo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_no_02-2023_legislativo.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DA LEI MUNICIPAL N°468-2011, DE 1° DE NOVEMBRO DE 2011, QUE INSTITUI NO MUNICÍPIO DE TALISMÃ, O DIA MUNICIPAL DO EVANGÉLICO</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/358/projeto_de_resolucao_no_01-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/358/projeto_de_resolucao_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos subsídios dos vereadores e dos servidores públicos do Poder Legislativo da Câmara Municipal de Talismã – TO, e adota outras providências.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/359/projeto_de_resolucao_no_02-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/359/projeto_de_resolucao_no_02-2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA, NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL, OS PROCEDIMENTOS PARA A GARANTIA DO ACESSO À INFORMAÇÃO CONFORME O DISPOSTO NA LEI FEDERAL Nº 12.527, DE 18 DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_resucao_no_03-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_resucao_no_03-2023.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE DOAÇÃO DE BENS INSERVÍVEIS DA CÂMARA mUNICIPAL DE tALISMÃ, Á UNIDADE ESCOLAR QUE ESPECIFICA</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>Feitosa</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/387/projeto_de_resucao_no_04-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/387/projeto_de_resucao_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Modifica anexo I da Resolução nº 01/2023, de 15 de fevereiro de 2023, que dispõe sobre a Revisão Geral Anual dos subsídios dos vereadores e dos servidores públicos do Poder Legislativo da Câmara Municipal de Talismã – TO, e adota outras providências</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/419/projeto_de_resolucao_no_05-2023_-_cmt.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/419/projeto_de_resolucao_no_05-2023_-_cmt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA OUVIDORIA-GERAL DA CÂMARA MUNICIPAL DE TALISMÃ - TO, E DÁ OUTRAS PROVIDÊNCIAS ".</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_resolucao_no_06-2023_-_cmt.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_resolucao_no_06-2023_-_cmt.pdf</t>
   </si>
   <si>
     <t>ESTIPULA NOVOS VALORES DE DIÁRIAS AO PRESIDENTE DA CÂMARA MUNICIPAL, DEMAIS VEREADORES, SERVIDORES EM GERAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/385/proposta_de_emenda_a_lei_organica_no_01-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/385/proposta_de_emenda_a_lei_organica_no_01-2023.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART. 40-A, AO CAPITULO II, TÍTULO IV DA LEI ORGÂNICA MUNICIPAL, E CRIA ARTIGO NAS DISPOSIÇÕES GERAIS E TRANSITÓRIAS DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/360/requerimento_no_01-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/360/requerimento_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 137, § 3º (parágrafo terceiro) do Regimento Interno desta Casa de Leis, REQUEIRO dispensa de Parecer para os PROJETOS DE RESOLUÇÃO número 01/2023 e 02/2023.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/365/requerimento_no_02-2023_-cmt.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/365/requerimento_no_02-2023_-cmt.pdf</t>
   </si>
   <si>
     <t>REQUER CONCEÇÃO DE URGÊNCIA SIMPLES PARA TRAMITAÇÃO DE MATÉRIA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/378/requerimento_no_04-2023_-cmt.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/378/requerimento_no_04-2023_-cmt.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO EM REGIME DE URGÊNCIA E DISPENSA DE PARECER PARA TRAMITAÇÃO DE PROJETO DE LEI QUE ESPECIFICA._x000D_
 _x000D_
 APROVADO POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Marquim da Vila</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/383/requrimento_03-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/383/requrimento_03-2023.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DAS PARTIDAS DE MANDO DE TIME DE FUTEBOL SOCIETY, DO CAMPEONATO MUNICIPAL EM CAMPO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/384/requrimento_04-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/384/requrimento_04-2023.pdf</t>
   </si>
   <si>
     <t>REQUER REFORMA DE PONTE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/386/requerimento_n_06-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/386/requerimento_n_06-2023.pdf</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE FOSSA SANITÁRIA, E REFORMA GERAL DO PISO DO BARRACÃO EM ESCOLA RURAL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>Ueliton Carlos</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/396/requerimento_no_07-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/396/requerimento_no_07-2023.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇOES DETALHADAS SOBRE O PISO NACIONAL DA EMFERMAGEM NO ÃMBITO DO MUNICÍPIO DE TALISMÃ.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/408/requerimento_no_08-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/408/requerimento_no_08-2023.pdf</t>
   </si>
   <si>
     <t>REQUER INCLUSÃO DE MATÉRIA QUE ESPECIFICA EM REGIME DE URG~ENCIA SIMPLES.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/420/requerimento_no_09-2023_-_cmt.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/420/requerimento_no_09-2023_-_cmt.pdf</t>
   </si>
   <si>
     <t>Requer dispensa de parecer para tramitação de matéria que especifica</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/423/requrimento_no_10-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/423/requrimento_no_10-2023.pdf</t>
   </si>
   <si>
     <t>REQUER PARA USO EM UNIDADE DE SAÚDE, AQUISIÇÃO E INSTALAÇÃO DE ITENS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/424/requrimento_no_11-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/424/requrimento_no_11-2023.pdf</t>
   </si>
   <si>
     <t>REQUER DISPENSA DE PARECER PARA TRAMITAÇÃO DE MATÉRIA QUE ESPECIFICA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1188,68 +1188,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/435/mocao_de_pesar_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/406/parecer_no_01-2023_da_comissao_de_saude_educacao_e_assistencia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/373/parecer_de_no_02-2023_da_c_e_s_a_s.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/374/parecer_de_no_03-2023_da_c_e_s_a_s.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/422/parecer_no_04-2023_da_comissao_de_educacao_saude_e_assistencia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/436/parecer_de_numero_05_comissao_de_educacao_saude_e_assistencia_s.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/375/parecer_de_no_01-2023_da_c_f_o.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/376/parecer_de_no_02-2023_da_c_f_o.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/390/parecer_no_03-2023_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/393/parecer_no_04-2023_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/394/parecer_no_05-2023_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/412/parecer_no_06_-2022_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/426/parecer_de_no_07-2023_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/427/parecer_de_no_06-2023_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/431/parecer_de_numero_08-2023_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/403/parecer_no_01-2023_da_comissao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/397/parecer_no_02-2023_da_comissao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/398/parecer_no_03-2023_da_comissao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/399/parecer_no_05-2023_da_comissao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/400/parecer_no_06-2023_da_comissao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/401/parecer_no_07-2023_da_comissao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/402/parecer_no_08-2023_da_comissao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/395/parecer_no_09-2023_da_comissao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/413/parecer_no_10_-2022_da_comissao_de_legislacao_j._e_redacao_fina.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/433/parecer_de_numero_12_-2023_da_comissao_de_legislacao_justica_e_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/437/parecer_de_numero_13_-2023_da_comissao_de_legislacao_justica_e_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/439/parecer_de_numero_14_-2023_da_comissao_de_legislacao_justica_e_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/404/parecer_no_01-2023_da_comissao_de_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/405/parecer_no_02-2023_da_comissao_de_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/434/parecer_no_03-2023_da_comissao_de_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/372/projeto_decreto_legislativo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_decreto_legislativo_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/362/projeto_de_lei_no_01-2023_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/363/projeto_de_lei_no_02-2023_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/364/projeto_de_lei_no_03-2023_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_lei_no_04-2023_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/379/projeto_de_lei_no_05-2023_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/389/projeto_de_lei_no_06-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_no_07-2023_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/392/projeto_de_lei_no_08-2023_de_autoria_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_no_09-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_no_10-2023_executivo_-_loa_2024-.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_no_11-2023_executivo_-_alteracoes_do_ppa-.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_no_12-2023_executivo_-_alteracoes_da__ldo_-2024_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_lei_no_13-2023de_autoria_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_no_14-2023_de_autoria_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_no_15-2023_autoria_do_poder_executivo..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_no_16-2023_de_autoria_do_pder_executivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_no_17-2023_de_autoria_do_pder_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_no_18-2023_de_autoria_do_pder_executivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_no_01-2023_legislativo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_no_02-2023_legislativo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/358/projeto_de_resolucao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/359/projeto_de_resolucao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_resucao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/387/projeto_de_resucao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/419/projeto_de_resolucao_no_05-2023_-_cmt.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_resolucao_no_06-2023_-_cmt.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/385/proposta_de_emenda_a_lei_organica_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/360/requerimento_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/365/requerimento_no_02-2023_-cmt.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/378/requerimento_no_04-2023_-cmt.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/383/requrimento_03-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/384/requrimento_04-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/386/requerimento_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/396/requerimento_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/408/requerimento_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/420/requerimento_no_09-2023_-_cmt.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/423/requrimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/424/requrimento_no_11-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/435/mocao_de_pesar_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/406/parecer_no_01-2023_da_comissao_de_saude_educacao_e_assistencia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/373/parecer_de_no_02-2023_da_c_e_s_a_s.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/374/parecer_de_no_03-2023_da_c_e_s_a_s.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/422/parecer_no_04-2023_da_comissao_de_educacao_saude_e_assistencia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/436/parecer_de_numero_05_comissao_de_educacao_saude_e_assistencia_s.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/375/parecer_de_no_01-2023_da_c_f_o.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/376/parecer_de_no_02-2023_da_c_f_o.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/390/parecer_no_03-2023_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/393/parecer_no_04-2023_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/394/parecer_no_05-2023_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/412/parecer_no_06_-2022_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/426/parecer_de_no_07-2023_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/427/parecer_de_no_06-2023_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/431/parecer_de_numero_08-2023_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/403/parecer_no_01-2023_da_comissao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/397/parecer_no_02-2023_da_comissao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/398/parecer_no_03-2023_da_comissao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/399/parecer_no_05-2023_da_comissao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/400/parecer_no_06-2023_da_comissao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/401/parecer_no_07-2023_da_comissao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/402/parecer_no_08-2023_da_comissao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/395/parecer_no_09-2023_da_comissao_de_legislacao_justica_e_redaca.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/413/parecer_no_10_-2022_da_comissao_de_legislacao_j._e_redacao_fina.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/433/parecer_de_numero_12_-2023_da_comissao_de_legislacao_justica_e_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/437/parecer_de_numero_13_-2023_da_comissao_de_legislacao_justica_e_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/439/parecer_de_numero_14_-2023_da_comissao_de_legislacao_justica_e_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/404/parecer_no_01-2023_da_comissao_de_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/405/parecer_no_02-2023_da_comissao_de_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/434/parecer_no_03-2023_da_comissao_de_obras_e_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/372/projeto_decreto_legislativo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_decreto_legislativo_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/362/projeto_de_lei_no_01-2023_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/363/projeto_de_lei_no_02-2023_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/364/projeto_de_lei_no_03-2023_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_lei_no_04-2023_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/379/projeto_de_lei_no_05-2023_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/389/projeto_de_lei_no_06-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_no_07-2023_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/392/projeto_de_lei_no_08-2023_de_autoria_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_no_09-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_no_10-2023_executivo_-_loa_2024-.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_no_11-2023_executivo_-_alteracoes_do_ppa-.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_no_12-2023_executivo_-_alteracoes_da__ldo_-2024_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_de_lei_no_13-2023de_autoria_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_no_14-2023_de_autoria_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_no_15-2023_autoria_do_poder_executivo..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_no_16-2023_de_autoria_do_pder_executivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_no_17-2023_de_autoria_do_pder_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_no_18-2023_de_autoria_do_pder_executivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_no_01-2023_legislativo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_no_02-2023_legislativo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/358/projeto_de_resolucao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/359/projeto_de_resolucao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_resucao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/387/projeto_de_resucao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/419/projeto_de_resolucao_no_05-2023_-_cmt.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_resolucao_no_06-2023_-_cmt.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/385/proposta_de_emenda_a_lei_organica_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/360/requerimento_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/365/requerimento_no_02-2023_-cmt.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/378/requerimento_no_04-2023_-cmt.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/383/requrimento_03-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/384/requrimento_04-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/386/requerimento_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/396/requerimento_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/408/requerimento_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/420/requerimento_no_09-2023_-_cmt.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/423/requrimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2023/424/requrimento_no_11-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>