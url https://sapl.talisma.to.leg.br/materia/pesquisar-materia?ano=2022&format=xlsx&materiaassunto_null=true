--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -54,627 +54,627 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marquim da Vila</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_no_01-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_no_01-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ILUMINAÇÃO E CONSTRUÇÃO DE ARQUIBANCADAS EM CAMPO DE FUTEBOL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_no_02-2022..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_no_02-2022..pdf</t>
   </si>
   <si>
     <t>INDICA SUBSTITUIÇÃO DE LÂMPADAS NO DISTRITO MUNICIPAL VILA UNIÃO</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Severino Barreirinha</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_no_03-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_no_03-2022.pdf</t>
   </si>
   <si>
     <t>INDICA SUBSTITUIÇÃO DE AMBULÂNCIA DE UNIDADE DE SAÚDE  QUE ESPECIFICA</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Nara da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_no_04-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_no_04-2022.pdf</t>
   </si>
   <si>
     <t>“INDICA A INCLUSÃO DE OBRA QUE ESPECIFICA NO PROGRAMA SIMBORA TALISMÃ”.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_no_05-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_no_05-2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE GALERIA EM PARCERIA COM MUNICÍPIO VIZINHO EM LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_no_06-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_no_06-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AQUISIÇÃO DE GERADOR DE ENERGIA ELÉTRICA PARA INSTALAÇÃO E USO EM ÓRGÃO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_no_07-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_no_07-2022.pdf</t>
   </si>
   <si>
     <t>INDICA TERCEIRIZAÇÃO DA LIMPESA PÚBLICA NO DISTRITO MUNICIPAL VILA UNIÃO.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Feitosa</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_no_08-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_no_08-2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER LEGISLATIVO SEJA PLEITEADA JUNTO A PREFEITURA MUNICIPAL DOAÇÃO À CÂMARA MUNICIPAL DE ÀREA PUBLICA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_no_09-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_no_09-2022.pdf</t>
   </si>
   <si>
     <t>“INDICA REFORMA GERAL DE UNIDADE DE SAÚDE QUE ESPECIFICA”.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_no_10-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_no_10-2022.pdf</t>
   </si>
   <si>
     <t>INDICA A RECUPERAÇÃO DE ESTRADAS VICINAIS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Diene Silva</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_no_11-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_no_11-2022.pdf</t>
   </si>
   <si>
     <t>INDICA A CRIAÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA DO MUNICÍPIO DE TALISMÃ/TO</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_no_12-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_no_12-2022.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE BUEIRO EM LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ueliton Carlos</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/338/indicacao_13-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/338/indicacao_13-2022.pdf</t>
   </si>
   <si>
     <t>“INDICA REFORMA DE PRAÇA PÚBLICA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_14-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_14-2022.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE CÔMODO EM UNIDADE BÁSICA DE SAÚDE PARA FINS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_15-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_15-2022.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMA GERAL DE PRAÇA PÚBLICA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>MPES</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/350/mocao_de_pesar_pela_morte_de_dival_delfino_machado_pr_div.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/350/mocao_de_pesar_pela_morte_de_dival_delfino_machado_pr_div.pdf</t>
   </si>
   <si>
     <t>PESAR PELA MORTE DO PR DIVAL</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/407/parecer_no_07_-2022_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/407/parecer_no_07_-2022_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>O presente Parecer trata sobre “análise dos BALANÇOS DE CONTAS CONSOLIDADAS DO MUNICÍPIO DE TALISMÃ – TO., referentes aos exercícios de: 2017, e 2018, prestadas pelo Senhor Diogo Borges de Araújo Costa Prefeito Municipal.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/352/projeto_de_decreto_legislativo_no_01-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/352/projeto_de_decreto_legislativo_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas Consolidadas da Prefeitura Municipal de Talismã - TO, referentes aos exercícios de 2017 e 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Diogo Borges de Araújo Costa</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/315/projeto_de_lei_02-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/315/projeto_de_lei_02-2022.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NA LEI MUNICIPAL Nº 563/2016, DE 19/04/2016, QUE VERSA SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE TALISMÃ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>PLO-E</t>
-[...5 lines deleted...]
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/310/projeto_de_lei_01-2022.pdf</t>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/310/projeto_de_lei_01-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO ANUAL SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS E SERVIDORES DE PROVIMENTO COMISSIONADO, DE TALISMÃ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/341/projeto_de_lei_03-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/341/projeto_de_lei_03-2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRIAÇÃO DO CARGO COMISSIONADO DE GERENTE DE ARQUIVO GERAL DO MUNICÍPIO – GAGM, FIXA REMUNERAÇÃO E AUTORIZA A NOMEAÇÃO DE SEU OCUPANTE, INTRODUZINDO ALTERAÇÕES NA LEI MUNICIPAL Nº 531/2014, DE 18/06/2014, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/316/projeto_de_lei_04-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/316/projeto_de_lei_04-2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO DO PODER LEGISLATIVO MUNICIPAL PARA DOAÇÃO DE ÁREA DE TERRAS URBANA À EMPRESA AUTO POSTO INDAIÁ IV LTDA, NOME DE FANTASIA POSTO SANTA RITA II, CNPJ (MF) SOB Nº 42.276.986/0001-77, PARA FINS DE CONSTRUÇÃO DE UM POSTO DE COMBUSTÍVEIS, RESTAURANTE E HOTEL ETC. EM TALISMÃ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/329/projeto_de_lei_05-2022..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/329/projeto_de_lei_05-2022..pdf</t>
   </si>
   <si>
     <t>“ACRESCENTA PARÁGRAFOS EM ART. QUE ESPECIFICA DA LEI MUNICIPAL Nº 659/2022, DE 29/03/2022, A QUAL DISPÕE SOBRE AUTORIZAÇÃO DO PODER LEGISLATIVO MUNICIPAL PARA DOAÇÃO DE ÁREA DE TERRAS URBANA À EMPRESA AUTO POSTO INDAIÁ IV LTDA, NOME DE FANTASIA POSTO SANTA RITA II, CNPJ (MF) SOB Nº 42.276.986/0001-77, PARA FINS DE CONSTRUÇÃO DE UM POSTO DE COMBUSTÍVEIS, RESTAURANTE E HOTEL ETC. EM TALISMÃ E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/331/projeto_de_lei_06-2022_ldo-2023.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/331/projeto_de_lei_06-2022_ldo-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2023 (ANO REFERÊNCIA DE 2022) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/334/projeto_de_lei_07-2022..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/334/projeto_de_lei_07-2022..pdf</t>
   </si>
   <si>
     <t>“INSTITUI NO ÂMBITO MUNICIPAL, O PISO SALARIAL DOS PROFISSIONAIS DA EDUCAÇÃO (PROFESSORES), E MODIFICA OS ANEXOS I DA LEI MUNICIPAL N° 532/2014 E ANEXO DA LEI MUNICIPAL 616/2019 E SUAS ALTERAÇÕES POSTERIORES”.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/335/projeto_de_lei_n_08-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/335/projeto_de_lei_n_08-2022.pdf</t>
   </si>
   <si>
     <t>Alteração e atualização parcial dos programas/ações previstas inicialmente LDO 2023, Lei Municipal n° 664/2022, de 24 de junho de 2.022, que Dispõe sobre as diretrizes para elaboração e execução da lei orçamentária para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/336/projeto_de_lei_n_09-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/336/projeto_de_lei_n_09-2022.pdf</t>
   </si>
   <si>
     <t>Alteração e correção parcial de ações previstas inicialmente “PPA 2022-2025”, Lei Municipal n° 650/2021, de 07 de Outubro de 2.021, que Dispõe sobre Plano Plurianual para elaboração e execução da lei orçamentária para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/339/projeto_de_lei_n_11-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/339/projeto_de_lei_n_11-2022.pdf</t>
   </si>
   <si>
     <t>INTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE TALISMÃ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/337/projeto_de_lei_n_12-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/337/projeto_de_lei_n_12-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCESSO DE ELEIÇÃO DE DIRETORES DOS ESTABELECIMENTOS DE ENSINO DA REDE PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/340/projeto_de_lei_n_13-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/340/projeto_de_lei_n_13-2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DOAÇÃO DE TERRENO PÚBLICO À CÂMARA MUNICIPAL DE TALISMÃ – TO., DEVIDAMENTE INSCRITA NO CNPJ (MF) SOB Nº 03.931.454/0001-74 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_14-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_14-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação do cargo Comissionado de Supervisor Administrativo, fixa remuneração e autoriza a nomeação de seu ocupante, introduzindo alterações na Lei Municipal nº 531/2014, de 18/06/2014, e dá outras providências</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/346/projeto_de_lei_n_15-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/346/projeto_de_lei_n_15-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O PISO SALARIAL PROFISSIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE A ENDEMIAS, BEM COMO O ANEXO I DA LEI MUNICIPAL N° 532/2014 E SUAS ALTERAÇÕES POSTERIORES</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/354/projeto_de_lei_no_17-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/354/projeto_de_lei_no_17-2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, INSTITUI EM NOVOS TERMOS O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE – CMDCA, O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE – FMDCA E O CONSELHO TUTELAR - CT E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/355/projeto_de_lei_no_18-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/355/projeto_de_lei_no_18-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO DE ACOLHIMENTO PROVISÓRIO DENOMINADO DE FAMÍLIA ACOLHEDORA, QUE VISA AO ACOLHIMENTO FAMILIAR DE CRIANÇAS E ADOLESCENTES AFASTADOS DE SEU CONVÍVIO FAMILIAR POR DECISÃO JUDICIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/356/projeto_de_lei_no_19-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/356/projeto_de_lei_no_19-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ALIENAÇÃO, POR DOAÇÃO NÃO ONEROSA, DE BENS MÓVEIS QUE COMPÕEM O ACERVO PATRIMONIAL DOS ÓRGÃOS E DAS ENTIDADES DO PODER EXECUTIVO, CONSIDERADOS INSERVÍVEIS, PARA FINS DE USO DE INTERESSE EXCLUSIVAMENTE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/353/projeto_de_lei_n_21-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/353/projeto_de_lei_n_21-2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DOAÇÃO DE TERRENO PÚBLICO À CÂMARA MUNICIPAL DE TALISMÃ – TO., DEVIDAMENTE INSCRITA NO CNPJ (MF) SOB Nº 03.931.454/0001-74 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/357/projeto_de_lei_no_22-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/357/projeto_de_lei_no_22-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE TALISMÃ – TO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>PLO-L</t>
-[...5 lines deleted...]
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/321/projeto_de_lei_01-2022._cmt.pdf</t>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/321/projeto_de_lei_01-2022._cmt.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Recuperação de Créditos do Município de Talismã e adota outras providências.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/327/projeto_de_lei_02-2022._cmt.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/327/projeto_de_lei_02-2022._cmt.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do funcionamento de equipamentos de som em veículos nas vias públicas que venham a perturbar o sossego público, e dá outras providências</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/330/projeto_de_lei_03-2022_-_gab.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/330/projeto_de_lei_03-2022_-_gab.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE TALISMÃ O “DIA DA ADVOCACIA JOVEM”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/333/projeto_de_lei_07-2022..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/333/projeto_de_lei_07-2022..pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO MUNICIPAL, O PISO SALARIAL DOS PROFISSIONAIS DA EDUCAÇÃO (PROFESSORES), E MODIFICA OS ANEXOS I DA LEI MUNICIPAL N° 532/2014 E ANEXO DA LEI MUNICIPAL 616/2019 E SUAS ALTERAÇÕES POSTERIORES</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_resolucao_no_01-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_resolucao_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos subsídios dos vereadores e dos servidores públicos do Poder Legislativo da Câmara Municipal de Talismã – TO, e adota outras providências.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/351/projeto_de_resolucao_no_02-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/351/projeto_de_resolucao_no_02-2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA DOAÇÃO E BAIXA DE BEM MÓVEL PERTENCENTE AO PATRIMÔNIO DA CÂMARA MUNICIPAL DE TALISMÃ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/308/requerimento_01-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/308/requerimento_01-2022.pdf</t>
   </si>
   <si>
     <t>REQUER dispensa de Parecer para o PROJETO DE RESOLUÇÃO número 01/2022 de autoria do Poder Legislativo</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_02-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_02-2022.pdf</t>
   </si>
   <si>
     <t>REQUER NOTIFICAÇÃO DE EMPRESA PARA CORREÇÃO OU RECONSTRUÇÃO DE OBRA DE PAVIMENTAÇÃO ASFÁLTICA EM TRECHO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>Manoel do Pará</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/313/requerimento_no_03-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/313/requerimento_no_03-2022.pdf</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE MATA-BURRO EM LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_no_04-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_no_04-2022.pdf</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA PARA TRAMITAÇÃO DE PROJETO DE LEI QUE ESPECIFICA</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_no_05-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_no_05-2022.pdf</t>
   </si>
   <si>
     <t>REQUER CESSÃO DE VEÍCULO DA FROTA MUNICIPAL PARA USO EXCLUSIVO EM SECRETARIA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/342/requerimento_no_06-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/342/requerimento_no_06-2022.pdf</t>
   </si>
   <si>
     <t>REQUER RECONSTRUÇÃO DE GALPÃO SITUADO EM SEDE DE ASSENTAMENTO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/347/requerimento_no_07-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/347/requerimento_no_07-2022.pdf</t>
   </si>
   <si>
     <t>REQUER DISPENSA DE PARECER PARA PROPOSIÇÃO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_no_08-2022.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_no_08-2022.pdf</t>
   </si>
   <si>
     <t>Requer concessão de urgência simples para o PROJETO DE LEI número 21/2022 de autoria do Poder Executivo, bem como dispensa de parecer para votação do mesmo nos termos do art. 79 do Regimento Interno.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -981,68 +981,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_no_02-2022..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/338/indicacao_13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_15-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/350/mocao_de_pesar_pela_morte_de_dival_delfino_machado_pr_div.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/407/parecer_no_07_-2022_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/352/projeto_de_decreto_legislativo_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/315/projeto_de_lei_02-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/310/projeto_de_lei_01-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/341/projeto_de_lei_03-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/316/projeto_de_lei_04-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/329/projeto_de_lei_05-2022..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/331/projeto_de_lei_06-2022_ldo-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/334/projeto_de_lei_07-2022..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/335/projeto_de_lei_n_08-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/336/projeto_de_lei_n_09-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/339/projeto_de_lei_n_11-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/337/projeto_de_lei_n_12-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/340/projeto_de_lei_n_13-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_14-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/346/projeto_de_lei_n_15-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/354/projeto_de_lei_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/355/projeto_de_lei_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/356/projeto_de_lei_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/353/projeto_de_lei_n_21-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/357/projeto_de_lei_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/321/projeto_de_lei_01-2022._cmt.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/327/projeto_de_lei_02-2022._cmt.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/330/projeto_de_lei_03-2022_-_gab.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/333/projeto_de_lei_07-2022..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_resolucao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/351/projeto_de_resolucao_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/308/requerimento_01-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_02-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/313/requerimento_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/342/requerimento_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/347/requerimento_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_no_08-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_no_02-2022..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/338/indicacao_13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_15-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/350/mocao_de_pesar_pela_morte_de_dival_delfino_machado_pr_div.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/407/parecer_no_07_-2022_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/352/projeto_de_decreto_legislativo_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/315/projeto_de_lei_02-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/310/projeto_de_lei_01-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/341/projeto_de_lei_03-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/316/projeto_de_lei_04-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/329/projeto_de_lei_05-2022..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/331/projeto_de_lei_06-2022_ldo-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/334/projeto_de_lei_07-2022..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/335/projeto_de_lei_n_08-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/336/projeto_de_lei_n_09-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/339/projeto_de_lei_n_11-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/337/projeto_de_lei_n_12-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/340/projeto_de_lei_n_13-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_14-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/346/projeto_de_lei_n_15-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/354/projeto_de_lei_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/355/projeto_de_lei_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/356/projeto_de_lei_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/353/projeto_de_lei_n_21-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/357/projeto_de_lei_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/321/projeto_de_lei_01-2022._cmt.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/327/projeto_de_lei_02-2022._cmt.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/330/projeto_de_lei_03-2022_-_gab.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/333/projeto_de_lei_07-2022..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/307/projeto_de_resolucao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/351/projeto_de_resolucao_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/308/requerimento_01-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_02-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/313/requerimento_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/342/requerimento_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/347/requerimento_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_no_08-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>