--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -54,654 +54,654 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_01-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_01-2021.pdf</t>
   </si>
   <si>
     <t>INDICA AQUISIÇÃO POR PARTE DA PREFEITURA MUNICIPAL DE TERRENO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_02-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_02-2021.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE CASAS POPULARES EM LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marquim da Vila</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_03-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_03-2021.pdf</t>
   </si>
   <si>
     <t>INDICA COBERTURA DE QUADRA DE ESPORTE EM LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ueliton Carlos</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_04-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_04-2021.pdf</t>
   </si>
   <si>
     <t>INDICA CONCESSÃO DE GRATIFICAÇÃO À CATEGORIA DE SERVIDORES PÚBLICOS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Itamar do Assentamento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_no_05-20201.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_no_05-20201.pdf</t>
   </si>
   <si>
     <t>INDICA AQUISIÇÃO POR PARTE DA PREFEITURA MUNICIPAL DE EQUIPAMENTO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Nara da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/264/indicacao_no_06-20201.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/264/indicacao_no_06-20201.pdf</t>
   </si>
   <si>
     <t>INDICA DOAÇÃO DE TERRENO URBANO PARA EMPRESA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/</t>
+    <t>http://sapl.talisma.to.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA DISPONIBILIZAÇÃO DE VEÍCULO À UNIDADE DE SAÚDE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Diene Silva</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_no_08-20201.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_no_08-20201.pdf</t>
   </si>
   <si>
     <t>INDICA MUDANÇA DO LIXÃO DA CIDADE DE TALISMÃ – TO., PARA ÁREA A DEFINIR.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Feitosa</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_no_09-20201.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_no_09-20201.pdf</t>
   </si>
   <si>
     <t>INDICA A CESSÃO DE ÁREA EM ÁREA COMUNITÁRIA CUJA METRAGEM ESPECIFICA PARA FINS DE CONSTRUÇÃO DE TEMPLO RELIGIOSO</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Severino Barreirinha</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_no_10-20201.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_no_10-20201.pdf</t>
   </si>
   <si>
     <t>INDICA A PAVIMENTAÇÃO ASFÁLTICA EM RUAS E AVENIDAS DO DISTRITO VILA UNIÃO, MUNICÍPIO DE TALISMÃ</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_no_11-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_no_11-2021.pdf</t>
   </si>
   <si>
     <t>INDICA PARCERIA ENTRE MUNICÍPIOS, PARA CONSTRUÇÃO DE EIXO VICINAL INTERMUNICIPAL EM ASSENTAMENTO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_n_12-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_n_12-2021.pdf</t>
   </si>
   <si>
     <t>INDICA SUBSTITUIÇÃO DE PISO EM ÓRGÃO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_n_13-2021..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_n_13-2021..pdf</t>
   </si>
   <si>
     <t>REQUER PERFURAÇÃO DE POÇOS ARTESIANOS EM SETOR QUE ESPECIFICA</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_no_14-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_no_14-2021.pdf</t>
   </si>
   <si>
     <t>INDICA INSTALAÇÃO DE LOBORATÓRIO DE INFORMÁTICA NAS UNIDADES EDUCACIONAIS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_no_15-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_no_15-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ILUMINAÇÃO POR MEIO DE PLACA SOLAR E PERFURAÇÃO DE MINI POÇO ARTESIANO, NO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_no_16-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_no_16-2021.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE MURO EM LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/272/parecer_no_01-2021_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/272/parecer_no_01-2021_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>O presente Parecer trata sobre “análise dos BALANÇOS DE CONTAS CONSOLIDADAS DO MUNICÍPIO DE TALISMÃ – TO., referentes aos exercícios de: 2005, 2006 e 2007, prestadas pela Senhora Livanda Lopes Carlota Prefeita Municipal à época”.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_decreto_legislativo_no_01-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_decreto_legislativo_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas Consolidadas da Prefeitura Municipal de Talismã - TO, referentes aos exercícios de 2005, 2006 e 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_decreto_legislativo_no_02-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_decreto_legislativo_no_02-2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO TALISMAENSE AO SENHOR PANTALEÃO COELHO NETO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>PLO-E</t>
-[...2 lines deleted...]
-    <t>Projeto de Lei Ordinária - Executivo</t>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Diogo Borges de Araújo Costa</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA CONTRATAÇÃO DE PESSOAL PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO”</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/252/projeto_de_lei_02-2021_p._executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/252/projeto_de_lei_02-2021_p._executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  REVISÃO ANUAL SALARIAL DE  SERVIDORES PÚBLICOS MUNICIPAIS DO MUNICÍPIO DE TALISMÃ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/265/projeto_de_lei_03-2021_p._executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/265/projeto_de_lei_03-2021_p._executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE GUARDA SUBSIDIADA PARA CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE RISCO SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_lei_04-2021_p._executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_lei_04-2021_p._executivo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO PARA FINS DE REALIZAÇÃO DE LEILÃO DE BENS INSERVÍVEIS À ADMINISTRAÇÃO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_05-2021_p._executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_05-2021_p._executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social (CACS), do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (Fundeb), em conformidade com o artigo 212-A da Constituição Federal e regulamentado na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/279/projeto_de_lei_06-2021_p._executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/279/projeto_de_lei_06-2021_p._executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA O PISO SALARIAL PROFISSIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE A ENDEMIAS, BEM COMO O ANEXO I DA LEI MUNICIPAL N° 532/2014 E SUAS ALTERAÇÕES POSTERIORES</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no_07-20201.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no_07-20201.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRAÇA PÚBLICA MUNICIPAL DE NOSSA CIDADE COMO SENDO: PRAÇA PÚBLICA MUNICIPAL OTÁVIO GOMES DA SILVA</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/284/projeto_de_lei_08-2021_p._executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/284/projeto_de_lei_08-2021_p._executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2022 (Ano Referencia de 2021) e dá outras providências."</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/283/projeto_de_lei_09-2021_p._executivo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/283/projeto_de_lei_09-2021_p._executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação e confirmação de atos e fatos pretéritos que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/285/projeto_de_lei_n_10-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/285/projeto_de_lei_n_10-2021.pdf</t>
   </si>
   <si>
     <t>Versa sobre: autorização legislativa para doação de lote à empresa que especifica.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/286/projeto_de_lei_n_11-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/286/projeto_de_lei_n_11-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: proibição de queimadas no perímetro urbano (Talismã) e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_lei_n_12-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_lei_n_12-2021.pdf</t>
   </si>
   <si>
     <t>Atualização/Correção do Plano de METAS E PRIORIDADES previstas inicialmente LDO 2022, Lei Municipal n° 646/2021, de 23 de junho de 2.021, que dispõe sobre as diretrizes para elaboração e execução da lei orçamentária para o exercício de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_lei_n_13-2021_ppa_compressed.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_lei_n_13-2021_ppa_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE TALISMÃ, ESTADO DO TOCANTINS, PARA O QUADRIÊNIO 2022-2025</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/295/projeto_de_lei_n_14-2021_loa_2022_compressed_1.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/295/projeto_de_lei_n_14-2021_loa_2022_compressed_1.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE TALISMÃ PARA O EXERCÍCIO 2022</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/300/projeto_de_lei_n_15-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/300/projeto_de_lei_n_15-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA CONCESSÃO DE USO GRATUITO DE BEM IMÓVEL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_n_16-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_n_16-2021.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O SISTEMA MUNICIPAL DE ATENDIMENTO SOCIOEDUCATIVO (SIMASE), NA MODALIDADE DE MEDIDA SOCIOEDUCATIVA EM MEIO ABERTO DE LIBERDADE ASSISTIDA E DE PRESTAÇÃO DE SERVIÇO A COMUNIDADE, DESTINADO A ADOLESCENTE QUE PRATIQUE ATO INFRACIONAL NO MUNICÍPIO DE TALISMÃ -TO E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_n_17-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_n_17-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO PARCIAL DA LEI MUNICIPAL 637/2021, DE 22/02/2021, A QUAL DISPÕE SOBRE REVISÃO ANUAL SALARIAL DE SERVIDORES PÚBLICOS MUNICIPAIS DO MUNICÍPIO DE TALISMÃ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>PLO-L</t>
-[...5 lines deleted...]
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/269/projeto_de_lei_01-2021_p._legislativo.pdf</t>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/269/projeto_de_lei_01-2021_p._legislativo.pdf</t>
   </si>
   <si>
     <t>DENOMINA POSTO DE SAÚDE DO DISTRITO VILA UNIÃO</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/281/projeto_de_lei__p._legislativo_02-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/281/projeto_de_lei__p._legislativo_02-2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA CAMPO MUNICIPAL DE FUTEBOL SOCIETY DO DISTRITO VILA UNIÃO.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_n_03-2021_poder_legislativo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_n_03-2021_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>DENOMINA O ESTÁDIO MUNICIPAL DE FUTEBOL</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/253/projeto_de_resolucao_01-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/253/projeto_de_resolucao_01-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO ANUAL DE SALÁRIOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE TALISMÃ - TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>Manoel do Pará</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_resolucao_no_02-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_resolucao_no_02-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO PARCIAL DA RESOLUÇÃO Nº 01/2021, DE 19 DE FEVEREIRO DE 2021, QUE DISPÕE SOBRE REVISÃO ANUAL DE SALÁRIOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE TALISMÃ - TO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/256/requerimento_01-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/256/requerimento_01-2021.pdf</t>
   </si>
   <si>
     <t>REQUER concessão de urgência simples para TRAMITAÇÃO DE matérias QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/257/requerimento_02-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/257/requerimento_02-2021.pdf</t>
   </si>
   <si>
     <t>REQUER RETIRADA DE DEPÓSITO DE LIXO DE LOCAL QUE ESPECIFICA, SUBSTITUIÇÃO DO MESMO POR LIXEIRAS E COLETA SEMANAL DO LIXO PRODUZIDO PELA POPULAÇÃO DO DISTRITO MUNICIPAL DE VILA UNIÃO</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/260/requerimento_03-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/260/requerimento_03-2021.pdf</t>
   </si>
   <si>
     <t>“REQUER SINALIZAÇÃO DE TRÂNSITO NAS RUAS E AVENIDAS DA CIDADE DE TALISMÃ - TO”</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_04-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_04-2021.pdf</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE FAIXA ELEVADA DE PEDESTRES EM LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_05-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_05-2021.pdf</t>
   </si>
   <si>
     <t>REQUER INSTALAÇÃO DE FORRO E ABERTURA DE JANELA EM CANTINA DE UNIDADE ESCOLAR QUE ESPECIFICA</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_06-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_06-2021.pdf</t>
   </si>
   <si>
     <t>“REQUER PARA USO EM UNIDADE DE SAÚDE, AQUISIÇÃO E INSTALAÇÃO DE ITENS QUE ESPECIFICA”</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_07-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_07-2021.pdf</t>
   </si>
   <si>
     <t>REQUER DESLOCAMENTO PARA A REGIÃO DO DISTRITO VILA UNIÃO DE EQUIPAMENTO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_08-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_08-2021.pdf</t>
   </si>
   <si>
     <t>REQUER ATENDIMENTO PEDIÁTRICO NO POSTO DE SAÚDE VILA UNIÃO.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no_09-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no_09-2021.pdf</t>
   </si>
   <si>
     <t>REQUER REFORRMA DE PONTE SOBRE O CORREGO IPUEIRAS NO ASSENTAMENTO ITIMIRIM</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_no_10-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_no_10-2021.pdf</t>
   </si>
   <si>
     <t>REQUER RECONSTRUÇÃO DE PONTE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_no_11-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_no_11-2021.pdf</t>
   </si>
   <si>
     <t>“REQUER CESSÃO DE MÁQUINA DE PERFURAÇÃO DE MINI POÇOS ARTESIANOS, PARA USO EM AGROVILA LOCALIZADA NO MUNÍCIPIO VIZINHO DE PORANGATU-GO, EM PEQUENAS PROPRIEDADES PERTENCENTES A CIDADÃOS DO MUNÍCIPIO DE TALISMÃ - TO”.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/292/requerimento_no_12-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/292/requerimento_no_12-2021.pdf</t>
   </si>
   <si>
     <t>REQUER MELHORIAS NO SISTEMA DE ABASTECIMENTO E DISTRIBUIÇÃO DE ÁGUA, EM SETORES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/296/requerimento_no_13-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/296/requerimento_no_13-2021.pdf</t>
   </si>
   <si>
     <t>REQUER POR PARTE DO PODER EXECUTIVO PROVIDÊNCIAS QUANTO AO USO INADEQUADO DE EQUIPAMENTOS SONOROS NA CIDADE DE TALISMÃ -TO</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_no_14-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_no_14-2021.pdf</t>
   </si>
   <si>
     <t>REQUER REGIME DE URGÊNCIA SIMPLES E DISPENSA DE PARECER PARA PROPOSIÇÃO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_no_15-2021.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_no_15-2021.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1005,68 +1005,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_no_05-20201.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/264/indicacao_no_06-20201.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_no_08-20201.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_no_09-20201.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_no_10-20201.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_n_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_n_13-2021..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/272/parecer_no_01-2021_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_decreto_legislativo_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_decreto_legislativo_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/252/projeto_de_lei_02-2021_p._executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/265/projeto_de_lei_03-2021_p._executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_lei_04-2021_p._executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_05-2021_p._executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/279/projeto_de_lei_06-2021_p._executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no_07-20201.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/284/projeto_de_lei_08-2021_p._executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/283/projeto_de_lei_09-2021_p._executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/285/projeto_de_lei_n_10-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/286/projeto_de_lei_n_11-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_lei_n_12-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_lei_n_13-2021_ppa_compressed.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/295/projeto_de_lei_n_14-2021_loa_2022_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/300/projeto_de_lei_n_15-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_n_16-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_n_17-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/269/projeto_de_lei_01-2021_p._legislativo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/281/projeto_de_lei__p._legislativo_02-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_n_03-2021_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/253/projeto_de_resolucao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_resolucao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/256/requerimento_01-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/257/requerimento_02-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/260/requerimento_03-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_04-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_05-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_06-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_07-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_08-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/292/requerimento_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/296/requerimento_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_no_15-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_no_05-20201.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/264/indicacao_no_06-20201.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_no_08-20201.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_no_09-20201.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_no_10-20201.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_n_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_n_13-2021..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/272/parecer_no_01-2021_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_decreto_legislativo_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_decreto_legislativo_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/252/projeto_de_lei_02-2021_p._executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/265/projeto_de_lei_03-2021_p._executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_lei_04-2021_p._executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_05-2021_p._executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/279/projeto_de_lei_06-2021_p._executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no_07-20201.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/284/projeto_de_lei_08-2021_p._executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/283/projeto_de_lei_09-2021_p._executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/285/projeto_de_lei_n_10-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/286/projeto_de_lei_n_11-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_lei_n_12-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_lei_n_13-2021_ppa_compressed.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/295/projeto_de_lei_n_14-2021_loa_2022_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/300/projeto_de_lei_n_15-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_n_16-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_n_17-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/269/projeto_de_lei_01-2021_p._legislativo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/281/projeto_de_lei__p._legislativo_02-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_n_03-2021_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/253/projeto_de_resolucao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_resolucao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/256/requerimento_01-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/257/requerimento_02-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/260/requerimento_03-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_04-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_05-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_06-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_07-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_08-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/292/requerimento_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/296/requerimento_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_no_15-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>