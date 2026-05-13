--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,414 +54,414 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Severino Barreirinha</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/219/indicacao_no_01-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/219/indicacao_no_01-2020.pdf</t>
   </si>
   <si>
     <t>INDICA PARCERIA ENTRE O MUNICÍPIO E PROPRIETÁRIOS RURAIS PARA AQUISIÇÃO DE MATA-BURROS E INSTALÇÃO DOS MESMOS EM LOCAL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Evimar Soares</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/241/indicacao_no_02-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/241/indicacao_no_02-2020.pdf</t>
   </si>
   <si>
     <t>INDICA CONCESSÃO DE GRATIFICAÇÃO A SERVIDORES PÚBLICOS QUE LIDAM NO COMBATE AO CORONAVÍRUS</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Kassandra Neiva</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_no_03-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_no_03-2020.pdf</t>
   </si>
   <si>
     <t>INDICA AMPLIAÇÃO DE COBERTURA EM LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_no_04-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_no_04-2020.pdf</t>
   </si>
   <si>
     <t>INDICA FORMAÇÃO DE UMA HORTA COMUNITÁRIA NA CIDADE DE TALISMÃ - TO.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>MPES</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/227/mocao_n_01-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/227/mocao_n_01-2020.pdf</t>
   </si>
   <si>
     <t>PREOCUPAÇÃO COM A PRIVATIZAÇÃO DOS CORREIOS</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/224/parecer_n_01-2020_-_cfo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/224/parecer_n_01-2020_-_cfo.pdf</t>
   </si>
   <si>
     <t>Trata sobre a Proposta de Emenda à Lei Orgânica Municipal n.° 01/2020 de iniciativa do Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/225/parecer_n_02-2020_-_cfo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/225/parecer_n_02-2020_-_cfo.pdf</t>
   </si>
   <si>
     <t>Trata sobre análise do Projeto de Resolução nº 01/2020, de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/226/parecer_n_03-2020_-_cfo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/226/parecer_n_03-2020_-_cfo.pdf</t>
   </si>
   <si>
     <t>Trata sobre análise do Projeto de Resolução nº 02/2020, de 11 de fevereiro de 2020 de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/230/parecer_n_04-2020_-_cfo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/230/parecer_n_04-2020_-_cfo.pdf</t>
   </si>
   <si>
     <t>ANÁLISE DO PROJETO DE LEI Nº 01/2020, DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/239/parecer_n_06-2020_-_cfo.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/239/parecer_n_06-2020_-_cfo.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI 029/2020 (LDO/2021).</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Itamar do Assentamento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/216/decreto_legislativo_no_01-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/216/decreto_legislativo_no_01-2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO TALISMAENSE AO SENHOR FORTUNATO PINTO DO NASCIMENTO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/217/projeto_de_decreto_legislativo_no_02-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/217/projeto_de_decreto_legislativo_no_02-2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO TALISMAENSE AO SENHOR JOSÉ DIAS DE OLIVEIRA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>PLO-E</t>
-[...2 lines deleted...]
-    <t>Projeto de Lei Ordinária - Executivo</t>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Diogo Borges de Araújo Costa</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_de_lei_no_01-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_de_lei_no_01-2020.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CORREÇÃO DE DISTORÇÕES SALARIAIS DE DETENTORES DE MANDATOS ELETIVOS E DE SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/238/projeto_de_lei_no_02_-2020_diretrizes_2020_para__Nr4j2bs.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/238/projeto_de_lei_no_02_-2020_diretrizes_2020_para__Nr4j2bs.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2021</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/245/projeto_de_lei_no_03-2020-compactado.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/245/projeto_de_lei_no_03-2020-compactado.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCI´CIO DE 2021.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/242/projeto_de_lei_no_04-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/242/projeto_de_lei_no_04-2020.pdf</t>
   </si>
   <si>
     <t>Atualização/correções do plano de METAS E PRIORIDADES da LDO 2021, Lei Municipal n° 632/2020, de 02 de junho de 2.020, que Dispõe sobre as diretrizes para elaboração e execução da lei orçamentária para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/243/projeto_de_lei_no_05-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/243/projeto_de_lei_no_05-2020.pdf</t>
   </si>
   <si>
     <t>Alteração e correção parcial de ações previstas inicialmente “PPA 2018-2021”, Lei Municipal n° 597/2017, de 07 de Setembro de 2.017, que Dispõe sobre Plano Plurianual para elaboração e execução da lei orçamentária para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>PLO-L</t>
-[...5 lines deleted...]
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/235/projeto_de_lei_no_01-2020-_cmt.pdf</t>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/235/projeto_de_lei_no_01-2020-_cmt.pdf</t>
   </si>
   <si>
     <t>“FIXA SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS DO MUNICÍPIO DE TALISMÃ - TO, PARA A LEGISLATURA DE 2021 A 2024 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/222/projeto_de_resolucao_n_01-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/222/projeto_de_resolucao_n_01-2020.pdf</t>
   </si>
   <si>
     <t>“ALTERA REDAÇÃO DO § 4º, DO ARTIGO 104 DO REGIMENTO DA CÂMARA MUNICIPAL DE TALISMÃ ESTADO DO TOCANTINS”.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/223/projeto_de_resolucao_n_02-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/223/projeto_de_resolucao_n_02-2020.pdf</t>
   </si>
   <si>
     <t>FIXA DATA-BASE AOS VEREADORES E SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL, DETERMINA O ÍNDICE NACIONAL DE PREÇOS AO CONSUMIDOR AMPLO – IPCA, COMO ÍNDICE PARA CORREÇÃO DE PERDA SALARIAL ANUAL E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/228/projeto_de_resolucao_n_03-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/228/projeto_de_resolucao_n_03-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos subsídios dos vereadores e dos servidores públicos do Poder Legislativo da Câmara Municipal de Talismã – TO, e adota outras providências</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/234/projeto_de_resolucao_n_04-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/234/projeto_de_resolucao_n_04-2020.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE TALISMÃ PARA A LEGISLATURA 2021/2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/221/proposta_de_ememda_a_lei_organica_n_01-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/221/proposta_de_ememda_a_lei_organica_n_01-2020.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO SEGUNDO AO ARTIGO 40 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/218/requerimento_no_01-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/218/requerimento_no_01-2020.pdf</t>
   </si>
   <si>
     <t>REQUER PERANTE O PLENÁRIO REGIME DE URGÊNCIA SIMPLES PARA PROJETO DE LEI QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/220/requerimento_no_02-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/220/requerimento_no_02-2020.pdf</t>
   </si>
   <si>
     <t>“REQUER SEJAM INSERIDOS NOS TALÕES PARA QUITAÇÃO DE ÁGUA DA CIDADE DE TALISMÃ O NOME DA CIDADE E A SIGLA DO ESTADO DO TOCANTINS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/233/requerimento_no_03-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/233/requerimento_no_03-2020.pdf</t>
   </si>
   <si>
     <t>REQUER DISPENSA DE PARECER.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/231/requerimento_n_04-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/231/requerimento_n_04-2020.pdf</t>
   </si>
   <si>
     <t>REQUER DISPENSA DE PARECER PARA APRECIAÇÃO DE PROPOSIÇÃO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Ueliton Carlos</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_no_05-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_no_05-2020.pdf</t>
   </si>
   <si>
     <t>“REQUER NOTIFICAÇÃO DE PROPRIETÁRIO PARA REMOÇÃO DE EMTULHOS E MATERIAIS DE CONSTRUÇÃO DE CALÇADAS E VIA PÚBLICA QUE ESPECIFICA”</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_no_06-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_no_06-2020.pdf</t>
   </si>
   <si>
     <t>REQUER REPAROS EMERGENCIAIS EM PONTOS CRÍTICOS DE ESTRADA VICINAL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Wagner Juriti</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/240/requerimento_no_07-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/240/requerimento_no_07-2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE INFRAESTRUTURA BÁSICA EM LOTEAMENTO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Manoel do Pará</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/248/requerimento_no_09-2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/248/requerimento_no_09-2020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE EXTENSÃO DE REDE ELÉTRICA PARA SETOR QUE ESPECIFICA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -768,68 +768,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/219/indicacao_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/241/indicacao_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/227/mocao_n_01-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/224/parecer_n_01-2020_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/225/parecer_n_02-2020_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/226/parecer_n_03-2020_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/230/parecer_n_04-2020_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/239/parecer_n_06-2020_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/216/decreto_legislativo_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/217/projeto_de_decreto_legislativo_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_de_lei_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/238/projeto_de_lei_no_02_-2020_diretrizes_2020_para__Nr4j2bs.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/245/projeto_de_lei_no_03-2020-compactado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/242/projeto_de_lei_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/243/projeto_de_lei_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/235/projeto_de_lei_no_01-2020-_cmt.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/222/projeto_de_resolucao_n_01-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/223/projeto_de_resolucao_n_02-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/228/projeto_de_resolucao_n_03-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/234/projeto_de_resolucao_n_04-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/221/proposta_de_ememda_a_lei_organica_n_01-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/218/requerimento_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/220/requerimento_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/233/requerimento_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/231/requerimento_n_04-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/240/requerimento_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/248/requerimento_no_09-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/219/indicacao_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/241/indicacao_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/227/mocao_n_01-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/224/parecer_n_01-2020_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/225/parecer_n_02-2020_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/226/parecer_n_03-2020_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/230/parecer_n_04-2020_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/239/parecer_n_06-2020_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/216/decreto_legislativo_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/217/projeto_de_decreto_legislativo_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_de_lei_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/238/projeto_de_lei_no_02_-2020_diretrizes_2020_para__Nr4j2bs.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/245/projeto_de_lei_no_03-2020-compactado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/242/projeto_de_lei_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/243/projeto_de_lei_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/235/projeto_de_lei_no_01-2020-_cmt.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/222/projeto_de_resolucao_n_01-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/223/projeto_de_resolucao_n_02-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/228/projeto_de_resolucao_n_03-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/234/projeto_de_resolucao_n_04-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/221/proposta_de_ememda_a_lei_organica_n_01-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/218/requerimento_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/220/requerimento_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/233/requerimento_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/231/requerimento_n_04-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/240/requerimento_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2020/248/requerimento_no_09-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="238.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>