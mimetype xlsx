--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -51,534 +51,534 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/161/indicacao_n_01-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/161/indicacao_n_01-2019.pdf</t>
   </si>
   <si>
     <t>INDICA IMPLANTAÇÃO DE MECANISMOS DE ACESSO À INTERNET WI - FI LIVRE E GRATUITO EM LOCAL E PRAÇA PÚBLICA DA CIDADE DE TALISMÃ QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Wagner Juriti</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_no02-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_no02-2019.pdf</t>
   </si>
   <si>
     <t>INDICA REVOGAÇÃO DE DOAÇÃO DE ÁREA PÚBLICA QUE ESPECIFICA E POSTERIOR ESTRUTURAÇÃO PARA DOAÇÃO A MUNÍCIPES QUE NÃO POSSUEM RESIDÊNCIAS PRÓPRIAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Kassandra Neiva</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/164/indicacao_no_03-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/164/indicacao_no_03-2019.pdf</t>
   </si>
   <si>
     <t>INDICA A DINSPONIBILIZAÇÃO DE TÉCNICO DE ENFERMAGEM PARA ACOMPANHAR PARTIDAS DO CAMPEONATO MUNICIPAL DE FUTEBOL, E AGUAÇÃO DE RUA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/165/indicacao_n_04-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/165/indicacao_n_04-2019.pdf</t>
   </si>
   <si>
     <t>INDICA INCLUSÃO DE EMENDA PARLAMENTAR AO ORÇAMENTO GERAL DA UNIÃO DESTINADA A FINALIDADE QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Manoel do Pará</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_n_05-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_n_05-2019.pdf</t>
   </si>
   <si>
     <t>“INDICA CRIAÇÃO DE ESCOLINHA DE FUTEBOL EM PARCERIA COM ÓRGÃO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL QUE ESPECIFICA”.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/168/indicacao_n_05-2019_a.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/168/indicacao_n_05-2019_a.pdf</t>
   </si>
   <si>
     <t>INDICA RETIRADA E SUBSTITUIÇÃO DE ÁRVORES EM LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/246/indicacao_n_07-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/246/indicacao_n_07-2019.pdf</t>
   </si>
   <si>
     <t>INDICA CONTAGEM DE PRAZO PARA INÍCIO DE CONSTRUÇÕES EM NOVO LOTEAMENTO A PARTIR DA INFRAESTRUTURAÇÃO BÁSICA DO SETOR.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/211/indicacao_n_08-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/211/indicacao_n_08-2019.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE PORTAL DE ENTRADA E INSTALAÇÃO DE PLACA OU OUTDOOR DE IDENTIFICAÇÃO EM LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/</t>
+    <t>http://sapl.talisma.to.leg.br/media/</t>
   </si>
   <si>
     <t>Trata sobre análise do Projeto de Lei 04/2019 de autoria do Poder Executivo (LDO).</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/207/parecer_n_06-2019_da_comissao_de_financas_e_orcamento..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/207/parecer_n_06-2019_da_comissao_de_financas_e_orcamento..pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI ORÇAMENTÁRIA  PARA O EXERCÍCIO 2020.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>PLO-E</t>
-[...5 lines deleted...]
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/157/projeto_de_lei__n_01-2019_p._executivo.pdf</t>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/157/projeto_de_lei__n_01-2019_p._executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CORREÇÃO DE DISTORÇÕES SALARIAIS DE DETENTORES DE MANDATOS ELETIVOS E E SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/170/projeto_de_lei_n_02-2019_juntamente_com_parecer__IWlMGkd.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/170/projeto_de_lei_n_02-2019_juntamente_com_parecer__IWlMGkd.pdf</t>
   </si>
   <si>
     <t>“RECONHECE COMO DE UTILIDADE PÚBLICA, A ASSOCIAÇÃO DE RADIODIFUSÃO COMUNITÁRIA DE TALISMÃ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/171/projeto_de_lei_n_03-2019_juntamente_com_parecer..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/171/projeto_de_lei_n_03-2019_juntamente_com_parecer..pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA CONTRATAÇÃO DE PESSOAL PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO”.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/175/projeto_de_lei_n_04-2019_ldo_2020.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/175/projeto_de_lei_n_04-2019_ldo_2020.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2020”.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/172/projeto_de_lei_n_05-2019_juntamente_com_parecer..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/172/projeto_de_lei_n_05-2019_juntamente_com_parecer..pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL, À PROCEDER A DOAÇÃO DE VEÍCULO USADO E INSERVÍVEL À ADMINISTRAÇÃO PÚBLICA (FUNDO MUNICIPAL DE SAÚDE) PARA A ASSOCIAÇÃO ANJOS DA SELVA DO MUNICÍPIO DE TALISMÃ – TO., E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_n_06-2019._juntamente_com_parecer.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_n_06-2019._juntamente_com_parecer.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A FIXAÇÃO DOS VALORES VENAIS E DA ALÍQUOTA PARA A COBRANÇA DO IPTU – IMPOSTO PREDIAL E TERRITORIAL URBANO DE TALISMÃ E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/201/projeto_de_lei_n_7-2019._juntamente_com__parecer..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/201/projeto_de_lei_n_7-2019._juntamente_com__parecer..pdf</t>
   </si>
   <si>
     <t>“INSTITUI E FIXA TABELA DE VALORES PARA FINS DE INCIDÊNCIA DO IMPOSTO SOBRE A TRANSMISSÃO DE BENS IMÓVEIS-I.T.B.I E DISCIPLINA O IMPOSTO TERRITORIAL RURAL – I.T.R E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/195/projeto_de_lei_n_08-2019..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/195/projeto_de_lei_n_08-2019..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DO PODER LEGISLATIVO MUNICIPAL, PARA REALIZAR TRANSPORTE DE AREIA, SAIBRO, TIJOLOS TELHAS ETC. (CONSTRUÇÃO EM GERAL) MUDANÇAS ÀS FAMÍLIAS CARENTES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/204/projeto_de_lei_n_09-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/204/projeto_de_lei_n_09-2019.pdf</t>
   </si>
   <si>
     <t>Alteração parcial de Anexos da LDO 2020, Lei Municipal n° 618/2019, de 06 de junho de 2.019, que Dispõe sobre as diretrizes para elaboração e execução da lei orçamentária para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/206/projeto_de_lei_n_10_-2019ppa_de_lei_n_atual_1.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/206/projeto_de_lei_n_10_-2019ppa_de_lei_n_atual_1.pdf</t>
   </si>
   <si>
     <t>: Alteração e correção parcial de ações previstas inicialmente “PPA 2018-2021”, Lei Municipal n° 597/2017, de 07 de Setembro de 2.017, que Dispõe sobre Plano Plurianual para elaboração e execução da lei orçamentária para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Diogo Borges de Araújo Costa</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/209/projeto_de_lei_n_11-2019_com_parecer-compactado.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/209/projeto_de_lei_n_11-2019_com_parecer-compactado.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município para o exercício de 2020.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_n_12-2019._juntamente_com__parecer..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_n_12-2019._juntamente_com__parecer..pdf</t>
   </si>
   <si>
     <t>REVOGA LEI MUNICIPAL Nº 331/2004, DE 25/05/2004, QUE DENOMINA AEROPORTO MUNICIPAL E CUJA ÁREA DE TERRAS SERÁ PARA FINS DE  EXPANSÃO E OCUPAÇÃO DO SOLO URBANO/LOTEAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/197/projeto_de_lei_n_13-2019..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/197/projeto_de_lei_n_13-2019..pdf</t>
   </si>
   <si>
     <t>CRIA ZONA ESPECIAL DE INTERESSE PÚBLICO NO SETOR RECANTO, LOCALIZADO  NO PERÍMETRO URBANO  DA CIDADE DE TALISMÃ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/210/projeto_de_lei_n_14-2019._juntamente_com__parecer..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/210/projeto_de_lei_n_14-2019._juntamente_com__parecer..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI MUNICIPAL Nº 519/2013, DE 16/12/2013, QUE AUTORIZA A DOAÇÃO, PARA HABITAÇÃO DE INTERESSE SOCIAL, DOS BENS IMÓVEIS QUE ESPECIFICA E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_n_15_-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_n_15_-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Créditos Adicionais Especiais ao Orçamento vigente para fins que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/215/projeto_de_lei_no_15-a-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/215/projeto_de_lei_no_15-a-2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Participar de Consórcio Público, Aprova Ratificação do Contrato do Consórcio Intermunicipal de Desenvolvimento dos Municípios do Centro Oeste do Tocantins – CMCO e dá outras providências”.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>PLO-L</t>
-[...5 lines deleted...]
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/158/projeto_de_lei__n_01-2019_legislativo.pdf</t>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/158/projeto_de_lei__n_01-2019_legislativo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CORREÇÃO SALARIAL AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE TALISMÃ - TO”.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/178/projeto_de_resolucao_n_01-2019..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/178/projeto_de_resolucao_n_01-2019..pdf</t>
   </si>
   <si>
     <t>“REVOGA PARCIALMENTE A RESOLUÇÃO Nº 004/2009, DE 03 DE NOVEMBRO DE 2009, ALTERA REDAÇÃO DE SEU ARTIGO 1º, REVOGA INTEGRALMENTE AS RESOLUÇÕES Nº 03/2009 DE 23 DE ABRIL DE 2009, E 01/2011 DE 04 DE JANEIRO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/179/projeto_de_resolucao_n_02-2019..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/179/projeto_de_resolucao_n_02-2019..pdf</t>
   </si>
   <si>
     <t>“ALTERA REDAÇÃO DO ARTIGO 7º DO REGIMENTO INTERNO, CORRIGE ERRO NA REDAÇÃO DE SEU ARTIGO 116 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/190/proposta_de_emenda_a_lei_organina_n_04-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/190/proposta_de_emenda_a_lei_organina_n_04-2019.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NA LEI ORGÂNICA MUNICIPAL, CORRIGE REDAÇÃO E NUMERAÇÃO DE DISPOSITIVOS, REVOGA PARCIALMENTE AS ALTERAÇÕES IMPOSTAS AO SEU ARTIGO 40 PELA EMENDA À LEI ORGÂNICA Nº 02/2009, DE 03/11/2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/199/proposta_de_emenda_a_lei_organina_n_05-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/199/proposta_de_emenda_a_lei_organina_n_05-2019.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NAS SEÇÕES II E III, DO CAPÍTULO IV, DO TÍTULO IV DA LEI ORGÂNICA MUNICIPAL, CORRIGINDO ESTRUTURAÇÃO DOS ARTIGOS 88 E 92</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_01-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_01-2019.pdf</t>
   </si>
   <si>
     <t>REQUER INSTALAÇÃO DE BANCOS DE PRAÇA EM LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_02-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_02-2019.pdf</t>
   </si>
   <si>
     <t>REQUER REFORMA DE PONTE EM LOCAL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/162/requerimento_03-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/162/requerimento_03-2019.pdf</t>
   </si>
   <si>
     <t>REQUER INSTALAÇÃO DE UM APARELHO DE AR CONDICIONADO EM SALA DE UNIDADE ESCOLAR QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Juvercina Dourado</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/177/requerimento_n_04-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/177/requerimento_n_04-2019.pdf</t>
   </si>
   <si>
     <t>“REQUER CONTRATAÇÃO DE PROFISSIONAL QUE ESPECIFICA PARA INTEGRAR O QUADRO DA SECRETARIA MUNICIPAL DE SAÚDE”</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Evimar Soares</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/189/requerimento_n_05-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/189/requerimento_n_05-2019.pdf</t>
   </si>
   <si>
     <t>REQUER SEJAM MOLHADAS RUAS E AVENIDA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/191/requerimento_06-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/191/requerimento_06-2019.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA PARA RECUPERAÇÃO CIRÚRGICA.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Itamar do Assentamento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/192/requerimento_07-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/192/requerimento_07-2019.pdf</t>
   </si>
   <si>
     <t>REQUER REFORMA DE PONTE SOBRE CÓRREGO E LOCAL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/193/requerimento_08-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/193/requerimento_08-2019.pdf</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE URGÊNCIA PARA TRAMITAÇÃO DE MATÉRIA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/196/requerimento_09-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/196/requerimento_09-2019.pdf</t>
   </si>
   <si>
     <t>REQUER PATROLAMENTO DE ESTRADAS VICINAIS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/198/requerimento_10-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/198/requerimento_10-2019.pdf</t>
   </si>
   <si>
     <t>REQUER concessão de urgência simples e dispensa de parecer para o PROJETO DE LEI número 13/2019 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/203/requerimento_11-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/203/requerimento_11-2019.pdf</t>
   </si>
   <si>
     <t>“REQUER REFORMA DE PONTE SOBRE O CÓRREGO IPUEIRAS EM LOCAL QUE ESPECIFICA”</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/212/requerimento_12-2019.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/212/requerimento_12-2019.pdf</t>
   </si>
   <si>
     <t>REQUER RECONSTRUÇÃO DE PONTE EM LOCAL QUE ESPECIFICA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -885,68 +885,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/161/indicacao_n_01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_no02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/164/indicacao_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/165/indicacao_n_04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_n_05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/168/indicacao_n_05-2019_a.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/246/indicacao_n_07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/211/indicacao_n_08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/207/parecer_n_06-2019_da_comissao_de_financas_e_orcamento..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/157/projeto_de_lei__n_01-2019_p._executivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/170/projeto_de_lei_n_02-2019_juntamente_com_parecer__IWlMGkd.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/171/projeto_de_lei_n_03-2019_juntamente_com_parecer..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/175/projeto_de_lei_n_04-2019_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/172/projeto_de_lei_n_05-2019_juntamente_com_parecer..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_n_06-2019._juntamente_com_parecer.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/201/projeto_de_lei_n_7-2019._juntamente_com__parecer..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/195/projeto_de_lei_n_08-2019..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/204/projeto_de_lei_n_09-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/206/projeto_de_lei_n_10_-2019ppa_de_lei_n_atual_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/209/projeto_de_lei_n_11-2019_com_parecer-compactado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_n_12-2019._juntamente_com__parecer..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/197/projeto_de_lei_n_13-2019..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/210/projeto_de_lei_n_14-2019._juntamente_com__parecer..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_n_15_-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/215/projeto_de_lei_no_15-a-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/158/projeto_de_lei__n_01-2019_legislativo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/178/projeto_de_resolucao_n_01-2019..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/179/projeto_de_resolucao_n_02-2019..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/190/proposta_de_emenda_a_lei_organina_n_04-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/199/proposta_de_emenda_a_lei_organina_n_05-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_01-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_02-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/162/requerimento_03-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/177/requerimento_n_04-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/189/requerimento_n_05-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/191/requerimento_06-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/192/requerimento_07-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/193/requerimento_08-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/196/requerimento_09-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/198/requerimento_10-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/203/requerimento_11-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/212/requerimento_12-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/161/indicacao_n_01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_no02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/164/indicacao_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/165/indicacao_n_04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_n_05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/168/indicacao_n_05-2019_a.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/246/indicacao_n_07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/211/indicacao_n_08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/207/parecer_n_06-2019_da_comissao_de_financas_e_orcamento..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/157/projeto_de_lei__n_01-2019_p._executivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/170/projeto_de_lei_n_02-2019_juntamente_com_parecer__IWlMGkd.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/171/projeto_de_lei_n_03-2019_juntamente_com_parecer..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/175/projeto_de_lei_n_04-2019_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/172/projeto_de_lei_n_05-2019_juntamente_com_parecer..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_n_06-2019._juntamente_com_parecer.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/201/projeto_de_lei_n_7-2019._juntamente_com__parecer..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/195/projeto_de_lei_n_08-2019..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/204/projeto_de_lei_n_09-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/206/projeto_de_lei_n_10_-2019ppa_de_lei_n_atual_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/209/projeto_de_lei_n_11-2019_com_parecer-compactado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_n_12-2019._juntamente_com__parecer..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/197/projeto_de_lei_n_13-2019..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/210/projeto_de_lei_n_14-2019._juntamente_com__parecer..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_n_15_-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/215/projeto_de_lei_no_15-a-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/158/projeto_de_lei__n_01-2019_legislativo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/178/projeto_de_resolucao_n_01-2019..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/179/projeto_de_resolucao_n_02-2019..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/190/proposta_de_emenda_a_lei_organina_n_04-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/199/proposta_de_emenda_a_lei_organina_n_05-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_01-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_02-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/162/requerimento_03-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/177/requerimento_n_04-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/189/requerimento_n_05-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/191/requerimento_06-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/192/requerimento_07-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/193/requerimento_08-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/196/requerimento_09-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/198/requerimento_10-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/203/requerimento_11-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2019/212/requerimento_12-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="245.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>