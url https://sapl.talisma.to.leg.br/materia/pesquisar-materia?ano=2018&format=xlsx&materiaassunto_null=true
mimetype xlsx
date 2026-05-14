--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -51,549 +51,549 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA FORMULAÇÃO DE PLANO DE CARREIRA PARA SERVIDORES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CRIAÇÃO  DO CARGO DE REGULADOR(A) DO SISREG</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/141/141_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE BUEIRO EM LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/142/142_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMA DE BUEIRO EM LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/150/indicacao_05-2018.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/150/indicacao_05-2018.pdf</t>
   </si>
   <si>
     <t>Indica parceria do município de Talismã com o SEBRAE.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/125/125_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TRATA SOBRE ANÁLISE DO PROJETO DE LEI 06/2018 QUE &amp;#8220;DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2019&amp;#8221;. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/</t>
+    <t>http://sapl.talisma.to.leg.br/media/</t>
   </si>
   <si>
     <t>O presente Parecer trata sobre “análise do BALANÇO DE CONTAS CONSOLIDADAS de 2016, prestadas pela Senhora Miriam Salvador Costa Ribeiro Prefeita Municipal à época”.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PCLJ</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legisl., Just. e Red. Final</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/152/parecer_07_-2018_da_cljrf.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/152/parecer_07_-2018_da_cljrf.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANÁLISE DO PROJETO DE LEI Nº 14/2018, DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/151/parecer_01-2018-cosp.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/151/parecer_01-2018-cosp.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE ANALISE DO PROJETO DE LEI Nº 13/2018, DE AUTORIA DO PODER EXECUTIVO - PLANO DIRETOR</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/137/137_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO TALISMAENSE A MUNÍCIPE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/145/projeto_de_decreto_legislativo_n_02-2018.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/145/projeto_de_decreto_legislativo_n_02-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas Consolidadas da Prefeitura Municipal de Talismã - TO, referentes ao exercício de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>PLO-E</t>
-[...5 lines deleted...]
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/112/112_texto_integral.pdf</t>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CORREÇÃO DE DISTORÇÕES SALARIAIS DE DETENTORES DE MANDATOS ELETIVOS E DE SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL TALISMÃ DE NOSSA CIDADE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DÁ NOVA DENOMINAÇÃO AO NÚCLEO DOS PIONEIROS MIRINS DE TALISMÃ, PASSANDO O MESMO A VIGER COM A SEGUINTE DENOMINAÇÃO: SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS &amp;#8211; SCFV &amp;#8211; OSVALDO BARBOSA DA COSTA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA PRAÇA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DÁ NOVA DENOMINAÇÃO A ESCOLA MUNICIPAL VEREADOR GERALDO SAMPAIO GONZAGA, PASSANDO A VIGER COMO: ESCOLA MUNICIPAL PROFESSORA ANTÔNIA DOS REIS RODRIGUES BATISTA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2019&amp;#8221;. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DENOMINA LOGRADOURO PÚBLICO MUNICIPAL (PREFEITURA MUNICIPAL DE TALISMÃ) COMO SENDO: PALÁCIO MUNICIPAL DE TALISMÃ DR. MOSANIEL FALCÃO DE FRANÇA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O MUNICÍPIO DE TALISMÃ A EFETUAR O PROTESTO DE CERTIDÃO DE DÍVIDA ATIVA, DE TÍTULO EXECUTIVO JUDICIAL DE QUANTIA CERTA; AUTORIZA TAMBÉM, O REGISTRO PELO MUNICÍPIO DE DEVEDORES EM ENTIDADES QUE PRESTEM SERVIÇOS DE PROTEÇÃO AO CRÉDITO E/OU PROMOVAM CADASTROS DE DEVEDORES INADIMPLENTES.&amp;#8221;</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/131/131_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/138/138_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 544/2015, DE 31/03/2015 QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, SOBRE O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, SOBRE O CONSELHO TUTELAR E SOBRE O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/147/projeto_de_lei_no_13-2018_plano_diretor_municipal..pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/147/projeto_de_lei_no_13-2018_plano_diretor_municipal..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o PLANO DIRETOR MUNICIPAL PARTICIPATIVO DE TALISMÃ, nos termos do artigo 182 da Constituição Federal, Capitulo III da Lei nº. 10257/01- Estatutos das Cidades e do artigo 64, inciso IV da Lei Orgânica Municipal e dá outras providências</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/154/projeto_de_lei_n_14-2018.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/154/projeto_de_lei_n_14-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI DIÁRIO OFICIAL DO MUNICÍPIO DE TALISMÃ -TO.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>PLO-L</t>
-[...5 lines deleted...]
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/113/113_texto_integral.pdf</t>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE CORREÇÃO SALARIAL AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE TALISMÃ - TO&amp;#8221;.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/111/111_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA E DISCIPLINA O USO DO VEÍCULO OFICIAL DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/148/projeto_de_resolucao_n_02-2018.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/148/projeto_de_resolucao_n_02-2018.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NOS INCISOS I E II DO ARTIGO 1º DA RESOLUÇÃO Nº 001/15 – CMT, DE 15 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/109/109_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DISPENSA DE PARECER E URGÊNCIA ESPECIAL, PARA DELIBERAÇÃO DE PROPOSIÇÃO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/110/110_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DISPENSA DE PARECER PARA PROJETO DE LEI QUE ESPECIFICA</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/114/114_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COLOCAÇÃO DE MANILHA EM LOCAL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO MUNICIPAL MELHORIAS QUE ESPECIFICA EM CEMITÉRIO MUNICIPAL. </t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INSTALAÇÃO DE BUEIROS E ELEVAÇÃO DE ATERROS EM CÓRREGOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/123/123_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO CHEFE DO PODER EXECUTIVO CONSTRUÇÃO DE MURO E ADEQUAÇÃO DE PORTÕES EM ESCOLA MUNICIPAL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/124/124_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;REQUER CONSTRUÇÃO DE GURITA SOBRE PORTÃO DE ENTRADA DE UNIDADE ESCOLAR QUE ESPECIFICA&amp;#8221;. </t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER REPARO EM TELHADO DE ESCOLA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/132/132_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CLIMATIZAÇÃO DE SALA DE AULA EM ESCOLA MUNICIPAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/133/133_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE URGÊNCIA SIMPLES PARA PROPOSIÇÃO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;REQUER DESTINAÇÃO DE AMBULÂNCIA AO DISTRITO DE VILA UNIÃO&amp;#8221;.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/135/135_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;REQUER REFORMA DE PONTE QUE ESPECIFICA&amp;#8221;._x000D_
                     _x000D_
 </t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/136/136_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ESCLARECIMENTO DE CARGO PÚBLICO NO ÂMBITO DA PREFEITURA MUNICIPAL DE TALISMÃ - TO, PARA FINS DE CONHECIMENTO E ANÁLISE.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/139/139_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER REFORMA DE PONTE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/140/140_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER POR PARTE DO PODER EXECUTIVO DOAÇÃO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COLETA SEMANAL DE LIXO EM LOCAL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/149/requerimento_n_17-2018.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/149/requerimento_n_17-2018.pdf</t>
   </si>
   <si>
     <t>REQUER UNIFORMIZAÇÃO DOS ALUNOS QUE INTEGRAM O CORPO DISCENTE DO ENSINO FUNDAMENTAL DO MUNICÍPIO DE TALISMÃ - TO.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/156/requerimento_no_18-2018.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/156/requerimento_no_18-2018.pdf</t>
   </si>
   <si>
     <t>“REQUER RETIRADA IMEDIATA E PROIBIÇÃO DE CRIAÇÃO DE GALINHAS NAS DEPENDÊNCIAS DE UNIDADE ESCOLAR QUE ESPECIFICA.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -900,68 +900,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/150/indicacao_05-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/152/parecer_07_-2018_da_cljrf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/151/parecer_01-2018-cosp.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/145/projeto_de_decreto_legislativo_n_02-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/147/projeto_de_lei_no_13-2018_plano_diretor_municipal..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/154/projeto_de_lei_n_14-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/148/projeto_de_resolucao_n_02-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/149/requerimento_n_17-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/156/requerimento_no_18-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/150/indicacao_05-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/152/parecer_07_-2018_da_cljrf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/151/parecer_01-2018-cosp.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/145/projeto_de_decreto_legislativo_n_02-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/147/projeto_de_lei_no_13-2018_plano_diretor_municipal..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/154/projeto_de_lei_n_14-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/148/projeto_de_resolucao_n_02-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/149/requerimento_n_17-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/sapl/public/materialegislativa/2018/156/requerimento_no_18-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>