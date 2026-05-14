--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -51,800 +51,800 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA TERCEIRIZAÇÃO DE SERVIÇO PUBLICO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ESTUDO SOBRE TEMA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE MEIO-FIO EM AVENIDA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INDICA REFORMA, REMODELAÇÃO E ARBORIZAÇÃO DE PRAÇA PÚBLICA QUE ESPECIFICA&amp;#8221;. </t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>PCESA</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e A. Social</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE O PROJETO DE LEI N.° 08/2017, DE 30/05/2017, DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                     O PRESENTE PARECER TRATA SOBRE &amp;#8220;ANÁLISE DO BALANÇO DE CONTAS CONSOLIDADAS DE 2014, PRESTADAS PELA SENHORA MIRIAM SALVADOR COSTA RIBEIRO PREFEITA MUNICIPAL À ÉPOCA&amp;#8221;.  </t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TRATA SOBRE ANÁLISE DO PROJETO DE LEI 06/2017 QUE &amp;#8220;DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 (ANO REFERENCIA DE 2017) E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O PRESENTE PARECER TRATA SOBRE &amp;#8220;ANÁLISE DO BALANÇO DE CONTAS CONSOLIDADAS DE 2015, PRESTADAS PELA SENHORA MIRIAM SALVADOR COSTA RIBEIRO PREFEITA MUNICIPAL À ÉPOCA&amp;#8221;.  </t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PCLJ</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legisl., Just. e Red. Final</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE O PROJETO DE LEI N.° 04/2017, DE 27/01/2017, DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE O PROJETO DE LEI N.° 05/2017, DE 07/02/2017, DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE O PROJETO DE LEI N.° 09/2017, DE 09/06/2017, DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE O PROJETO DE LEI N.° 02/2017, DE 05/04/2017, DE AUTORIA DO VEREADOR WAGNER HERNANDES RODRIGUES.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS CONSOLIDADAS DA PREFEITURA MUNICIPAL DE TALISMÃ - TO, REFERENTES AO EXERCÍCIO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE EXTINÇÃO DE MANDATO DE VEREADOR QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS CONSOLIDADAS DA PREFEITURA MUNICIPAL DE TALISMÃ - TO, REFERENTES AO EXERCÍCIO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>PLO-E</t>
-[...5 lines deleted...]
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE CRIAÇÃO DA SECRETARIA MUNICIPAL DE AGRICULTURA, PECUÁRIA E ABASTECIMENTO &amp;#8211; SEMAPA-  AUTORIZAÇÃO PARA NOMEAÇÃO DE SEU OCUPANTE, INTRODUZINDO ALTERAÇÕES NA LEI MUNICIPAL Nº 531/2014, DE 18/06/2014 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.  </t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DÁ NOVA DENOMINAÇÃO À UNIDADE BÁSICA DE SAÚDE DE TALISMÃ E OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE CORREÇÃO DE DISTORÇÕES SALARIAIS DE DETENTORES DE MANDATOS ELETIVOS E SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 (ANO REFERENCIA DE 2017) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CONCELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA, ESTABELECE A POLITICA MUNICIPAL DA PESSOA COM DEFICIÊNCIA E O FUNDO MUNICIPAL DA PESSOA COM DEFICIÊNCIA </t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O PROGRAMA DE INCENTIVO ÀS COOPERATIVAS E ASSOCIAÇÕES DE CATADORES DE MATERIAIS RECICLÁVEIS NO MUNICÍPIO DE TALISMÃ ESTADO DO TOCANTINS&amp;#8221;.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A AQUISIÇÃO DE IMÓVEIS (LOTES URBANOS), BEM COMO O DEVIDO PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE DOAÇÃO DE CASA RESIDENCIAL POPULAR PARA MUNÍCIPE CARENTE ESPECIFICADA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INTRODUZ ALTERAÇÕES NA LEI 450/2010- CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO AO CRAS - CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL DE TALISMÃ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE VALORES DE DIÁRIAS PARA O CHEFE DO PODER EXECUTIVO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, ASSESSORES, ADVOGADO DO MUNICÍPIO, DIRETORES, COORDENADORES, CARGOS TÉCNICOS, MOTORISTAS E SERVIDORES EM GERAL, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E FIXA TABELA DE VALORES PARA FINS DE INCIDÊNCIA DO IMPOSTO SOBRE A TRANSMISSÃO DE BENS E IMÓVEIS - I.T.B.I  E O IMPOSTO TERRITORIAL RURAL  - I.T.R E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A FIXAÇÃO DOS VALORES VENAIS E DA ALÍQUOTA PARA A COBRANÇA DO IPTU &amp;#8211; IMPOSTO PREDIAL E TERRITORIAL URBANO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE TALISMÃ, ESTADO DO TOCANTINS, PARA O QUADRIÊNIO 2018-2021</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2018&amp;#8221;.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INCORPORA AO SALÁRIO BASE DOS DOCENTES DA REDE MUNICIPAL DE ENSINO, A GRATIFICAÇÃO ATRIBUÍDA AOS REFERIDOS CARGOS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DO PODER LEGISLATIVO PARA DOAÇÃO DE ÁREA DE TERRAS QUE ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INTRODUZ ALTERAÇÃO NA LEI MUNICIPAL Nº 590/2017, DE 07/11/2011, A QUAL INSTITUI E FIXA TABELA DE VALORES PARA FINS DE INCIDÊNCIA DO IMPOSTO SOBRE A TRANSMISSÃO DE BENS IMÓVEIS -I.T.B.I E  O IMPOSTO TERRITORIAL RURAL &amp;#8211; I.T.R E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>PLO-L</t>
-[...5 lines deleted...]
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE CORREÇÃO SALARIAL AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE TALISMÃ - TO&amp;#8221;.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DÁ A ATUAL AV. RIO FORMOSO DA CIDADE DE TALISMÃ, NOVA DENOMINAÇÃO QUE ESPECIFICA&amp;#8221;. </t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL Nº 560/16, DE 09 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONTRATAÇÃO DE SERVIDORA PARA FINS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTIPULA VALORES DE DIÁRIAS AO PRESIDENTE DA CÂMARA MUNICIPAL, DEMAIS VEREADORES, SERVIDORES EM GERAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REQUER DO CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTO À SECRETARIA DE AGRICULTURA, PECUÁRIA E ABASTECIMENTO, SEJA DISPONIBILIZADO UM PROFISSIONAL, PARA FINS DE MINISTRAR AULAS QUE ESPECIFICA JUNTO A UNIDADE ESCOLAR MORRO ALEGRE, LOCALIZADA NO P.A TALISMÃ , &amp;#8221;</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LIMPEZA GERAL NAS RUAS E AVENIDAS DO DISTRITO DE VILA UNIÃO</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE PRAÇA EM LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/</t>
+    <t>http://sapl.talisma.to.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER REFORMA DO POSTO DE SAÚDE DO DISTRITO DE VILA UNIÃO</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER REFORMA E AMPLIAÇÃO DA ESCOLA MUNICIPAL MORRO ALEGRE</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ANALISE E POSSÍVEIS  SERVIÇOS DE REFORMA E AMPLIAÇÃO DE POSTO DE SAÚDE LOCALIZADO EM PROJETO DE ASSENTAMENTO QUE ESPECIFICA.  </t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE BUEIRO EM LOCAL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DOAÇÃO DE IMÓVEL PÚBLICO PARA PESSOA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUE ENVIO  DO MEDICO GINECOLOGISTA PARA CONSULTAS MEDICAS A PACIENTES DOS PAS E FAZENDAS EM LOCAIS QUE ESPECIFICA. </t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO CHEFE DO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA CORRESPONDENTE, SEJA CONSTRUÍDO UM BUEIRO EM FRENTE A CHÁCARA JATOBÁ, NO PA. TALISMÃ.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REQUER SUBSTITUIÇÃO DE QUADRO DE GIZ, E REALIZAÇÃO DE SERVIÇOS BÁSICOS DE REPARAÇÃO EM UNIDADE ESCOLAR (U.E.) QUE ESPECIFICA&amp;#8221;.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE RETORNO EM VIA PÚBLICA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE INTERCEDA JUNTO  A EMPRESA HIDROFORTE PARA QUE SEJA DISPONIBILIZADO À POPULAÇÃO, DE FORMA GRATUITA, FATURA DE ÁGUA MENSAL ON LINE.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE CAMPO SOCIETY EM LOCAL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INSTALAÇÃO DE APARELHO DE AR CONDICIONADO EM SALA DE COORDENAÇÃO PEDAGÓGICA DE UNIDADE ESCOLAR QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS DO ARTIGO 137, § 3º (PARÁGRAFO TERCEIRO) DO REGIMENTO INTERNO DESTA CASA DE LEIS, REQUEIRO DISPENSA DE PARECER PARA O PROJETO DE LEI NÚMERO 03/2017 DE AUTORIA DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;REQUER SINALIZAÇÃO QUE ESPECIFICA EM RUAS E AVENIDAS DA CIDADE DE TALISMÃ - TO&amp;#8221;</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AQUISIÇÃO DE VENTILADORES DE PAREDE OU SIMILARES, PARA AS UNIDADES ESCOLARES MUNICIAIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REQUER CONSERTO DE ESTRADA VICINAL  QUE ESPECIFICA.&amp;#8221;</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO CHEFE DO PODER EXECUTIVO MUNICIPAL A AQUISIÇÃO DE MOVEIS E EQUIPAMENTOS PARA UNIDADE DE SAÚDE DE TALISMÃ. </t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SUBSTITUIÇÃO DE CAIXA D'ÁGUA DE ESCOLA M. QUE ESPECIFICA, BEM COMO REPARO EM BEBEDOURO. </t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER UNIFORMIZAÇÃO DOS ALUNOS QUE INTEGRAM O CORPO DISCENTE DO ENSINO FUNDAMENTAL DO MUNICÍPIO DE TALISMÃ - TO.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO CHEFE DO PODER EXECUTIVO MUNICIPAL,POR MEIO DO SETOR COMPETENTE A REFORMA GERAL DA PONTE SOBRE O CÓRREGO IPUEIRA.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REQUER CESSÃO DE MAQUINÁRIO, DISPONIBILIZAÇÃO DE MÃO DE OBRA E MATERIAIS PARA FINS QUE ESPECIFICA&amp;#8221;.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO A CONSTRUÇÃO DE PORTAIS DE ENTRADA NA CIDADE DE TALISMÃ -TO.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;REQUER REPAROS NA ILUMINAÇÃO PÚBLICA DA CIDADE DE TALISMÃ - TO.&amp;#8221;</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJAM REALIZADOS SERVIÇOS QUE ESPECIFICA NA ESCOLA MUNICIPAL MORRO ALEGRE.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE URGÊNCIA ESPECIAL PARA PROPOSIÇÃO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;REQUER EXECUÇÃO DE OBRAS DE REFORMA EM SEDE DE ASSENTAMENTO, E AMPLIAÇÃO DE ATENDIMESTOS QUE APONTA, PARA          LOCAL QUE ESPECIFICA&amp;#8221;. </t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;REQUER AÇÃO DO PREFEITO MUNICIPAL JUNTO A EMPRESA QUE ESPECIFICA&amp;#8221;. </t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE URGÊNCIA ESPECIAL PARA PROPOSIÇÃO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REQUER CONSTRUÇÃO DE FAIXA ELEVADA DE PEDESTRES EM LOCAL QUE ESPECIFICA&amp;#8221;.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1151,68 +1151,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>