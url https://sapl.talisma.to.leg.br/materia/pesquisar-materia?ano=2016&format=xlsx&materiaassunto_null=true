--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -51,197 +51,197 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PCLJ</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legisl., Just. e Red. Final</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PRESENTE PARECER TRATA SOBRE: &amp;#8220;ANÁLISE DO PROJETO DE LEI Nº 01/2016&amp;#8221;.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O PRESENTE PARECER TRATA SOBRE: &amp;#8220;ANÁLISE DO PROJETO DE LEI Nº 02/2016 DE AUTORIA DO PODER EXECUTIVO&amp;#8221;. _x000D_
    _x000D_
 </t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE O PROJETO DE LEI N.° 07/2016, DE 07/11/2016, DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/</t>
+    <t>http://sapl.talisma.to.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">O PRESENTE PARECER TRATA SOBRE: &amp;#8220;ANÁLISE DO PROJETO DE LEI Nº 05/2016&amp;#8221;. </t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE O PROJETO DE LEI N.° 08/2016, DE 17/11/2016, DE AUTORIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATA SOBRE O PROJETO DE LEI N.° 09/2016, DE 05/12/2016, DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APROVAÇÃO DAS CONTAS CONSOLIDADAS DA PREFEITURA DE TALISMÃ-TO, REFERENTE AO ANO DE 2012, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APROVAÇÃO DAS CONTAS CONSOLIDADAS DA PREFEITURA DE TALISMÃ -TO, REFERENTE AO ANO DE 2013, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>PLO-L</t>
-[...5 lines deleted...]
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf</t>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE CORREÇÃO SALARIAL AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE TALISMÃ - TO&amp;#8221;.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO COMISSIONADO NO ÂMBITO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">    &amp;#8220;FIXA SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS DO MUNICÍPIO DE TALISMÃ - TO, PARA A LEGISLATURA DE 2017 A 2020 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE TALISMÃ PARA A LEGISLATURA 2017/2020 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf</t>
+    <t>http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE REGULAMENTAÇÃO DE HORÁRIO DE JORNADA DE TRABALHO DOS SERVIDORES PÚBLICOS CONCURSADOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE TALISMÃ, ESTADO DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -548,68 +548,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.talisma.to.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="208.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>