--- v1 (2025-12-18)
+++ v2 (2026-05-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="870" uniqueCount="337">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="978" uniqueCount="373">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
@@ -1021,50 +1021,158 @@
     <t>PAUTA DA QUINTA SESSÃO DP MES DE NOVEMBRO DE 2025</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>PAUTA DA PRIMEIRA SESSÃO ORDINARIA DO MES DE DEZEMBRO DE 2025</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>PAUTA DA SEGUNDA SESSÃO ORDINÁRIA DO MES DE DEZEMBRO DE 2025</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>PAUTA DA TERCEIRA SESSÃO ORDINÁRIA DO MES DE DEZEMBRO DE 2025</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>PAUTA DA QUARTA SESSÃO ORDINÁRIA DO MES DE DEZEMBRO DE 2025</t>
+  </si>
+  <si>
+    <t>917</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>PAUTA DA PRIMEIRA SESSÃO ORDINÁRIA DO MES DE FEVEREIRO</t>
+  </si>
+  <si>
+    <t>918</t>
+  </si>
+  <si>
+    <t>PAUTA DA SEGUNDASESSÃO ORDINÁRIA DO MES DE FEVEREIRO</t>
+  </si>
+  <si>
+    <t>919</t>
+  </si>
+  <si>
+    <t>PAUTA DA TERCEIRA SESSÃO ORDINÁRIA DO MES DE FEVEREIRO</t>
+  </si>
+  <si>
+    <t>920</t>
+  </si>
+  <si>
+    <t>PAUTA DA QUARTA SESSÃO ORDINÁRIA DO MES DE FEVEREIRO</t>
+  </si>
+  <si>
+    <t>921</t>
+  </si>
+  <si>
+    <t>922</t>
+  </si>
+  <si>
+    <t>PAUTA DA PRIMEIRA SESSÃO ORDINÁRIA DO MES DE MARÇO</t>
+  </si>
+  <si>
+    <t>923</t>
+  </si>
+  <si>
+    <t>PAUTA DA SEGUNDA SESSÃO ORDINÁRIA DO MES DE MARÇO</t>
+  </si>
+  <si>
+    <t>932</t>
+  </si>
+  <si>
+    <t>PAUTA DA TERCEIRA SESSÃO ORDINÁRIA DO MES DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>933</t>
+  </si>
+  <si>
+    <t>PAUTA DA QUARTA SESSÃO ORDINÁRIA DO MES DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>934</t>
+  </si>
+  <si>
+    <t>PAUTA DA QUINTA SESSÃO ORDINÁRIA DO MÊS DE MARÇO</t>
+  </si>
+  <si>
+    <t>939</t>
+  </si>
+  <si>
+    <t>PAUTA DA 1ª SESSÃO DO MES DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>944</t>
+  </si>
+  <si>
+    <t>PAUTA DA SEGUNDA SESSÃO ORDINÁRIA DO MES DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>953</t>
+  </si>
+  <si>
+    <t>PAUTA DA TERCEIRA SESSÃO ORDINÁRIA DO MES DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>958</t>
+  </si>
+  <si>
+    <t>PAUTA DA QUARTA SESSÃO ORDINÁRIA DO MES DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>959</t>
+  </si>
+  <si>
+    <t>PAUTA DA QUINTA SESSÃO ORDINÁRIA DO MES DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>963</t>
+  </si>
+  <si>
+    <t>PAUTA DA PRIMEIRA SESSÃO ORDINÁRIA DO MÊS DE MAIO DE 2025</t>
+  </si>
+  <si>
+    <t>966</t>
+  </si>
+  <si>
+    <t>PAUTA DA 2ª SESSÃO ORDINÁRIA DO MES DE MAIO DE 2026</t>
+  </si>
+  <si>
+    <t>980</t>
+  </si>
+  <si>
+    <t>PAUTA DA TERCEIRA SESSÃO ORDINÁRIA DO MES DE MAIO DE 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1356,51 +1464,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F145"/>
+  <dimension ref="A1:F163"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="106" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -4268,50 +4376,410 @@
       <c r="E144" t="s">
         <v>10</v>
       </c>
       <c r="F144" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
         <v>335</v>
       </c>
       <c r="B145" t="s">
         <v>245</v>
       </c>
       <c r="C145" t="s">
         <v>156</v>
       </c>
       <c r="D145" t="s">
         <v>9</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>336</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6">
+      <c r="A146" t="s">
+        <v>337</v>
+      </c>
+      <c r="B146" t="s">
+        <v>338</v>
+      </c>
+      <c r="C146" t="s">
+        <v>8</v>
+      </c>
+      <c r="D146" t="s">
+        <v>9</v>
+      </c>
+      <c r="E146" t="s">
+        <v>10</v>
+      </c>
+      <c r="F146" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6">
+      <c r="A147" t="s">
+        <v>340</v>
+      </c>
+      <c r="B147" t="s">
+        <v>338</v>
+      </c>
+      <c r="C147" t="s">
+        <v>13</v>
+      </c>
+      <c r="D147" t="s">
+        <v>9</v>
+      </c>
+      <c r="E147" t="s">
+        <v>10</v>
+      </c>
+      <c r="F147" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6">
+      <c r="A148" t="s">
+        <v>342</v>
+      </c>
+      <c r="B148" t="s">
+        <v>338</v>
+      </c>
+      <c r="C148" t="s">
+        <v>16</v>
+      </c>
+      <c r="D148" t="s">
+        <v>9</v>
+      </c>
+      <c r="E148" t="s">
+        <v>10</v>
+      </c>
+      <c r="F148" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6">
+      <c r="A149" t="s">
+        <v>344</v>
+      </c>
+      <c r="B149" t="s">
+        <v>338</v>
+      </c>
+      <c r="C149" t="s">
+        <v>19</v>
+      </c>
+      <c r="D149" t="s">
+        <v>9</v>
+      </c>
+      <c r="E149" t="s">
+        <v>10</v>
+      </c>
+      <c r="F149" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6">
+      <c r="A150" t="s">
+        <v>346</v>
+      </c>
+      <c r="B150" t="s">
+        <v>338</v>
+      </c>
+      <c r="C150" t="s">
+        <v>22</v>
+      </c>
+      <c r="D150" t="s">
+        <v>9</v>
+      </c>
+      <c r="E150" t="s">
+        <v>10</v>
+      </c>
+      <c r="F150" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6">
+      <c r="A151" t="s">
+        <v>347</v>
+      </c>
+      <c r="B151" t="s">
+        <v>338</v>
+      </c>
+      <c r="C151" t="s">
+        <v>25</v>
+      </c>
+      <c r="D151" t="s">
+        <v>9</v>
+      </c>
+      <c r="E151" t="s">
+        <v>10</v>
+      </c>
+      <c r="F151" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6">
+      <c r="A152" t="s">
+        <v>349</v>
+      </c>
+      <c r="B152" t="s">
+        <v>338</v>
+      </c>
+      <c r="C152" t="s">
+        <v>28</v>
+      </c>
+      <c r="D152" t="s">
+        <v>9</v>
+      </c>
+      <c r="E152" t="s">
+        <v>10</v>
+      </c>
+      <c r="F152" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="A153" t="s">
+        <v>351</v>
+      </c>
+      <c r="B153" t="s">
+        <v>338</v>
+      </c>
+      <c r="C153" t="s">
+        <v>31</v>
+      </c>
+      <c r="D153" t="s">
+        <v>9</v>
+      </c>
+      <c r="E153" t="s">
+        <v>10</v>
+      </c>
+      <c r="F153" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="A154" t="s">
+        <v>353</v>
+      </c>
+      <c r="B154" t="s">
+        <v>338</v>
+      </c>
+      <c r="C154" t="s">
+        <v>34</v>
+      </c>
+      <c r="D154" t="s">
+        <v>9</v>
+      </c>
+      <c r="E154" t="s">
+        <v>10</v>
+      </c>
+      <c r="F154" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="A155" t="s">
+        <v>355</v>
+      </c>
+      <c r="B155" t="s">
+        <v>338</v>
+      </c>
+      <c r="C155" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155" t="s">
+        <v>9</v>
+      </c>
+      <c r="E155" t="s">
+        <v>10</v>
+      </c>
+      <c r="F155" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6">
+      <c r="A156" t="s">
+        <v>357</v>
+      </c>
+      <c r="B156" t="s">
+        <v>338</v>
+      </c>
+      <c r="C156" t="s">
+        <v>61</v>
+      </c>
+      <c r="D156" t="s">
+        <v>9</v>
+      </c>
+      <c r="E156" t="s">
+        <v>10</v>
+      </c>
+      <c r="F156" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157" t="s">
+        <v>359</v>
+      </c>
+      <c r="B157" t="s">
+        <v>338</v>
+      </c>
+      <c r="C157" t="s">
+        <v>63</v>
+      </c>
+      <c r="D157" t="s">
+        <v>9</v>
+      </c>
+      <c r="E157" t="s">
+        <v>10</v>
+      </c>
+      <c r="F157" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
+      <c r="A158" t="s">
+        <v>361</v>
+      </c>
+      <c r="B158" t="s">
+        <v>338</v>
+      </c>
+      <c r="C158" t="s">
+        <v>66</v>
+      </c>
+      <c r="D158" t="s">
+        <v>9</v>
+      </c>
+      <c r="E158" t="s">
+        <v>10</v>
+      </c>
+      <c r="F158" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6">
+      <c r="A159" t="s">
+        <v>363</v>
+      </c>
+      <c r="B159" t="s">
+        <v>338</v>
+      </c>
+      <c r="C159" t="s">
+        <v>69</v>
+      </c>
+      <c r="D159" t="s">
+        <v>9</v>
+      </c>
+      <c r="E159" t="s">
+        <v>10</v>
+      </c>
+      <c r="F159" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
+      <c r="A160" t="s">
+        <v>365</v>
+      </c>
+      <c r="B160" t="s">
+        <v>338</v>
+      </c>
+      <c r="C160" t="s">
+        <v>72</v>
+      </c>
+      <c r="D160" t="s">
+        <v>9</v>
+      </c>
+      <c r="E160" t="s">
+        <v>10</v>
+      </c>
+      <c r="F160" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" t="s">
+        <v>367</v>
+      </c>
+      <c r="B161" t="s">
+        <v>338</v>
+      </c>
+      <c r="C161" t="s">
+        <v>39</v>
+      </c>
+      <c r="D161" t="s">
+        <v>9</v>
+      </c>
+      <c r="E161" t="s">
+        <v>10</v>
+      </c>
+      <c r="F161" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" t="s">
+        <v>369</v>
+      </c>
+      <c r="B162" t="s">
+        <v>338</v>
+      </c>
+      <c r="C162" t="s">
+        <v>42</v>
+      </c>
+      <c r="D162" t="s">
+        <v>9</v>
+      </c>
+      <c r="E162" t="s">
+        <v>10</v>
+      </c>
+      <c r="F162" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" t="s">
+        <v>371</v>
+      </c>
+      <c r="B163" t="s">
+        <v>338</v>
+      </c>
+      <c r="C163" t="s">
+        <v>44</v>
+      </c>
+      <c r="D163" t="s">
+        <v>9</v>
+      </c>
+      <c r="E163" t="s">
+        <v>10</v>
+      </c>
+      <c r="F163" t="s">
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>