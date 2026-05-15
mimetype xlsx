--- v0 (2025-10-28)
+++ v1 (2026-05-15)
@@ -42,51 +42,51 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
-    <t>1.Inexigibilidade de Licitação</t>
+    <t>Inexigibilidade de Licitação</t>
   </si>
   <si>
     <t>Contratação de prestação de serviços técnicos de assessoria e consultoria em contabilidade pública, para a Câmara Municipal de Talismã/TO, no período de janeiro a dezembro de 2022. Contratada: ACP Amorim Contabilidade Pública S/S Ltda - ME. Valor R$ 72.427,68 (setenta e dois mil, quatrocentos e vinte e sete reais e sessenta e oito centavos).</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Contratação de prestação de serviços técnicos profissionais relativos a assessoria jurídica, relativos ao patrocínio e à defesa de causas judiciais ou administrativas, para a Câmara Municipal de Talismã/TO, no período de maio a dezembro de 2022. Contratada: Carvalho e Falcão - Advogados Associados. Valor R$ 30.400,00 (trinta mil e quatrocentos reais).</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Prestação de serviços técnicos profissionais especializados relativos ao patrocínio e à defesa de causas judiciais ou administrativas em demandas da Administração Legislativa, Assessoria Jurídica à Câmara Municipal, podendo seu presidente, a Secretaria Administrativa, Recursos Humanos, Controle Interno e Comissão Permanente de Licitação  e Obras , a Mesa Diretora, bem como os parlamentares não integrantes da Mesa  Diretora e demais Órgãos Internos  da Instituição, realizar consultas jurídicas e requerer junto a contratada pareceres técnicos  acerca  de assuntos administrativos, e assuntos inerentes as atividades parlamentares. Período: Janeiro a Dezembro de 2023. Contratada: Carvalho e Falcão - Advogados Associados. Valor R$ 49.380,00 (quarenta e nove mil, trezentos e oitenta reais).</t>
   </si>
   <si>
     <t>53</t>
   </si>
@@ -445,51 +445,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="27" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">